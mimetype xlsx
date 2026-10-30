--- v7 (2026-09-14)
+++ v8 (2026-10-30)
@@ -2,86 +2,86 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default ContentType="application/xml" Extension="xml"/>
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.comments+xml" PartName="/xl/comments1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing" PartName="/xl/drawings/vmlDrawing1.vml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Price" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Price'!$B$7:$I$713</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Price'!$B$7:$I$712</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">'Price'!$6:$9</definedName>
-    <definedName name="_xlnm.Print_Area" localSheetId="0">'Price'!$A$1:$I$712</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="0">'Price'!$A$1:$I$711</definedName>
   </definedNames>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/comments1.xml><?xml version="1.0" encoding="utf-8"?>
 <comments xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <authors>
     <d:author xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">ephonestore.ru</d:author>
   </authors>
   <commentList>
     <comment ref="C6" authorId="0">
       <text>
         <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
           <rPr>
             <sz val="11"/>
             <rFont val="Calibri"/>
           </rPr>
           <t xml:space="preserve">Рекомендуемая розничная цена</t>
         </d:r>
       </text>
     </comment>
   </commentList>
 </comments>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1418" uniqueCount="1418">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1416" uniqueCount="1416">
   <si>
     <t>Прайс сформирован:</t>
   </si>
   <si>
-    <t>14.09.2026 10:57</t>
+    <t>29.10.2026 11:15</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Итого:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Наименование товара</t>
   </si>
   <si>
     <t>РРЦ</t>
   </si>
   <si>
     <t>Опт 1</t>
   </si>
   <si>
     <t>Опт 2</t>
   </si>
   <si>
     <t>Опт 3</t>
   </si>
@@ -566,56 +566,50 @@
     <t>Накладка силиконовая Summer с кардхолдером для Apple iPhone 14 Pro Max сиреневая</t>
   </si>
   <si>
     <t>28291</t>
   </si>
   <si>
     <t>Накладка силиконовая Summer с кардхолдером для Apple iPhone 14 Pro Max черная</t>
   </si>
   <si>
     <t>28309</t>
   </si>
   <si>
     <t>Накладка силиконовая Summer с кардхолдером для Apple iPhone 6/6S черная</t>
   </si>
   <si>
     <t>28311</t>
   </si>
   <si>
     <t>Накладка силиконовая Summer с кардхолдером для Apple iPhone 7/8/SE 2020 зеленая</t>
   </si>
   <si>
     <t>28321</t>
   </si>
   <si>
     <t>Накладка силиконовая Summer с кардхолдером для Apple iPhone X/XS черная</t>
-  </si>
-[...4 lines deleted...]
-    <t>Накладка силиконовая Summer с кардхолдером для Apple iPhone 15 Pro Max розовая</t>
   </si>
   <si>
     <t>29583</t>
   </si>
   <si>
     <t>Накладка силиконовая Summer с кардхолдером для Apple iPhone 15 Pro Max сиреневая</t>
   </si>
   <si>
     <t>29600</t>
   </si>
   <si>
     <t>Накладка силиконовая Summer с кардхолдером для Apple iPhone 15 синяя</t>
   </si>
   <si>
     <t>29650</t>
   </si>
   <si>
     <t>Накладка силиконовая Winter с кардхолдером для Apple iPhone 11 Pro красная</t>
   </si>
   <si>
     <t>29671</t>
   </si>
   <si>
     <t>Накладка силиконовая Winter с кардхолдером для Apple iPhone 12 Pro Max красная</t>
   </si>
@@ -4377,118 +4371,118 @@
     </xf>
     <xf numFmtId="3" applyNumberFormat="1" fontId="2" applyFont="1" fillId="3" applyFill="1" xfId="0" applyProtection="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" applyNumberFormat="1" fontId="2" applyFont="1" xfId="0" applyProtection="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" applyNumberFormat="1" fontId="0" applyFont="1" fillId="4" applyFill="1" xfId="0" applyProtection="1"/>
     <xf numFmtId="0" applyNumberFormat="1" fontId="0" applyFont="1" xfId="0" applyProtection="1" applyAlignment="1">
       <alignment horizontal="centerContinuous"/>
     </xf>
     <xf numFmtId="0" applyNumberFormat="1" fontId="0" applyFont="1" xfId="0" applyProtection="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/usb-kabel-denmen-d19t-na-type-c-24a-1m-zheltyj" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/usb-kabel-denmen-d19t-na-type-c-24a-1m-krasnyj" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/kabel-denmen-d20s-na-type-c-na-type-c-1m-belyj" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/usb-kabel-denmen-d45l-na-lightning-24a-1m-zolotistyj" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/usb-kabel-denmen-d15l-na-lightning-24a-1m-zheltyj" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/usb-kabel-denmen-d15l-na-lightning-24a-1m-zelenyj" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/usb-kabel-denmen-d19l-na-lightning-24a-1m-zheltyj" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/usb-kabel-denmen-d19l-na-lightning-24a-1m-krasnyj" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/usb-kabel-denmen-d07l-na-lightning-24a-1m-belyj" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/usb-kabel-denmen-d07l-na-lightning-24a-1m-chernyj" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/usb-kabel-denmen-d07l-na-lightning-24a-1m-rozovyj" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/usb-kabel-denmen-d22l-na-lightning-24a-1m-belyj" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/usb-kabel-denmen-d01l-na-lightning-24a-1m-chernyj" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/usb-kabel-denmen-d02l-na-lightning-24a-1m-zolotistyj" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/usb-kabel-denmen-d02l-na-lightning-24a-1m-krasnyj" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/usb-kabel-denmen-d02l-na-lightning-24a-1m-chernyj" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/usb-kabel-denmen-d06l-na-lightning-24a-1m-belyj" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/usb-kabel-denmen-d06l-na-lightning-24a-1m-chernyj" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/usb-kabel-denmen-d23l-na-lightning-21a-2m-chernyj" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/aux-kabel-denmen-dx01-1m-belyj" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/aux-kabel-denmen-dx01-1m-chernyj" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/aux-kabel-denmen-dx02-2m-belyj" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/aux-kabel-denmen-dx02-2m-chernyj" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/bluetooth-kolonka-denmen-dr13-sinyaya" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/bluetooth-kolonka-denmen-dr13-chernaya" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/naushniki-sennheiser-cx-300-krasnye" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/bluetooth-garnitura-denmen-dl03-belaya" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/bluetooth-garnitura-denmen-dl03-chernaya" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/bluetooth-garnitura-denmen-dl02-belaya" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/bluetooth-garnitura-denmen-dl05-belaya" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/bluetooth-garnitura-denmen-dl05-chernaya" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/sv57" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/korobka-dlya-protivoudarnyh-stekol-kartonnaya-belaya-plus-salfetki" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-s-kardholderom-dlya-huawei-honor-x7-prozrachnaya" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-s-kardholderom-dlya-huawei-p-smart-2019-prozrachnaya" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-s-kardholderom-dlya-huawei-honor-x7a-prozrachnaya" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-s-kardholderom-dlya-huawei-honor-x9a-prozrachnaya" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-s-kardholderom-i-usilennymi-uglami-dlya-huawei-honor-x9-prozrachnaya" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-summer-s-kardholderom-dlya-huawei-nova-y70-chernaya" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-summer-s-kardholderom-dlya-huawei-p-smart-z-honor-9x-zelenaya" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-summer-s-kardholderom-dlya-huawei-p-smart-z-honor-9x-rozovaya" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-summer-s-kardholderom-dlya-huawei-p-smart-z-honor-9x-chernaya" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-summer-s-kardholderom-dlya-huawei-y5-2018-honor-7a-bezhevaya" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-summer-s-kardholderom-dlya-huawei-y6-2019-honor-8a-bezhevaya" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-summer-s-kardholderom-dlya-huawei-honor-x7-bezhevaya" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-summer-s-kardholderom-dlya-huawei-honor-x8-2022-sinyaya" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-summer-s-kardholderom-dlya-huawei-honor-x9a-bezhevaya" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-summer-s-kardholderom-dlya-huawei-honor-x9a-zelenaya" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-winter-s-kardholderom-dlya-huawei-honor-8x-krasnaya" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-winter-s-kardholderom-dlya-huawei-honor-8x-sinyaya" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-winter-s-kardholderom-dlya-huawei-honor-x9a-sirenevaya" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-winter-s-kardholderom-dlya-huawei-y6-2019-honor-8a-belaya" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-s-kardholderom-dlya-huawei-honor-90-lite-prozrachnaya" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-s-kardholderom-dlya-huawei-honor-90-prozrachnaya" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-s-kardholderom-dlya-huawei-honor-x5-prozrachnaya" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-s-kardholderom-i-usilennymi-uglami-dlya-huawei-honor-90-prozrachnaya" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-s-kardholderom-dlya-huawei-honor-x7b-prozrachnaya" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-winter-s-kardholderom-dlya-huawei-honor-90-chernaya" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-plastikovaya-matovaya-s-silikonovoj-okantovkoj-dlya-huawei-p40-krasnaya" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-plastikovaya-matovaya-s-silikonovoj-okantovkoj-dlya-huawei-p40-haki" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-s-kardholderom-dlya-huawei-honor-x8-2022-prozrachnaya" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-s-kardholderom-dlya-huawei-y5-2018-honor-7a-prozrachnaya" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-s-kardholderom-dlya-huawei-y6-2019-honor-8a-prozrachnaya" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-s-kardholderom-i-usilennymi-uglami-dlya-apple-iphone-12-pro-prozrachnaya" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-s-kardholderom-i-usilennymi-uglami-dlya-apple-iphone-13-pro-max-prozrachnaya" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-s-kardholderom-i-usilennymi-uglami-dlya-apple-iphone-13-pro-prozrachnaya" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-s-kardholderom-i-usilennymi-uglami-dlya-apple-iphone-14-pro-prozrachnaya" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-s-kardholderom-i-usilennymi-uglami-dlya-apple-iphone-6-6s-prozrachnaya" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-s-kardholderom-i-usilennymi-uglami-dlya-apple-iphone-11-pro-max-prozrachnaya" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-s-kardholderom-i-usilennymi-uglami-dlya-apple-iphone-11-pro-prozrachnaya" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-summer-s-kardholderom-dlya-apple-iphone-11-pro-chernaya" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-summer-s-kardholderom-dlya-apple-iphone-12-pro-max-zelenaya" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-summer-s-kardholderom-dlya-apple-iphone-12-pro-bezhevaya" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-summer-s-kardholderom-dlya-apple-iphone-12-pro-rozovaya" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-summer-s-kardholderom-dlya-apple-iphone-12-pro-sirenevaya" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-summer-s-kardholderom-dlya-apple-iphone-14-pro-max-sirenevaya" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-summer-s-kardholderom-dlya-apple-iphone-14-pro-max-chernaya" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-summer-s-kardholderom-dlya-apple-iphone-6-6s-chernaya" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-summer-s-kardholderom-dlya-apple-iphone-7-8-se-2020-zelenaya" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-summer-s-kardholderom-dlya-apple-iphone-x-xs-chernaya" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-summer-s-kardholderom-dlya-apple-iphone-15-pro-max-rozovaya" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-summer-s-kardholderom-dlya-apple-iphone-15-pro-max-sirenevaya" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-summer-s-kardholderom-dlya-apple-iphone-15-sinyaya" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-winter-s-kardholderom-dlya-apple-iphone-11-pro-krasnaya" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-winter-s-kardholderom-dlya-apple-iphone-12-pro-max-krasnaya" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-winter-s-kardholderom-dlya-apple-iphone-12-pro-krasnaya" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-winter-s-kardholderom-dlya-apple-iphone-13-pro-max-sinyaya" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-winter-s-kardholderom-dlya-apple-iphone-14-pro-max-zelenaya" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-winter-s-kardholderom-dlya-apple-iphone-14-pro-zelenaya" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-winter-s-kardholderom-dlya-apple-iphone-7-8-se-2020-krasnaya" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-winter-s-kardholderom-dlya-apple-iphone-x-xs-krasnaya" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-s-kardholderom-dlya-apple-iphone-12-pro-prozrachnaya" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-s-kardholderom-dlya-apple-iphone-12-prozrachnaya" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-s-kardholderom-dlya-apple-iphone-13-pro-max-prozrachnaya" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-s-kardholderom-dlya-apple-iphone-13-pro-prozrachnaya" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-s-kardholderom-dlya-apple-iphone-6-6s-prozrachnaya" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-s-kardholderom-dlya-apple-iphone-xr-prozrachnaya" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-s-kardholderom-dlya-apple-iphone-14-plus-prozrachnaya" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-s-kardholderom-dlya-apple-iphone-14-pro-max-prozrachnaya" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-s-kardholderom-dlya-apple-iphone-14-pro-prozrachnaya" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-s-kardholderom-dlya-samsung-galaxy-a24-prozrachnaya" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-s-kardholderom-dlya-samsung-galaxy-a34-prozrachnaya" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-s-kardholderom-dlya-samsung-galaxy-s23-plus-prozrachnaya" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-s-kardholderom-dlya-samsung-galaxy-s23-prozrachnaya" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-s-kardholderom-i-usilennymi-uglami-dlya-samsung-galaxy-a14-4g-prozrachnaya" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-s-kardholderom-i-usilennymi-uglami-dlya-samsung-galaxy-s23-prozrachnaya" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-summer-s-kardholderom-dlya-samsung-galaxy-a03-core-chernaya" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-summer-s-kardholderom-dlya-samsung-galaxy-a03s-bezhevaya" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-summer-s-kardholderom-dlya-samsung-galaxy-a03s-sirenevaya" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-summer-s-kardholderom-dlya-samsung-galaxy-a73-zelenaya" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-summer-s-kardholderom-dlya-samsung-galaxy-s20fe-chernaya" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-s-kardholderom-i-usilennymi-uglami-dlya-samsung-galaxy-a24-prozrachnaya" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-summer-s-kardholderom-dlya-samsung-galaxy-a24-zelenaya" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-winter-s-kardholderom-dlya-samsung-galaxy-a34-krasnaya" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-winter-s-kardholderom-dlya-samsung-galaxy-a34-rozovaya" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-winter-s-kardholderom-dlya-samsung-galaxy-s22-plus-sinyaya" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-winter-s-kardholderom-dlya-samsung-galaxy-s23-krasnaya" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-winter-s-kardholderom-dlya-samsung-galaxy-a53-krasnaya" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-winter-s-kardholderom-dlya-samsung-galaxy-s22-plus-rozovaya" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-winter-s-kardholderom-dlya-samsung-galaxy-s23-plus-zelenaya" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-winter-s-kardholderom-dlya-samsung-galaxy-s23-plus-sinyaya" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-winter-s-kardholderom-dlya-samsung-galaxy-s23-plus-chernaya" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-winter-s-kardholderom-dlya-samsung-galaxy-s23-sirenevaya" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-winter-s-kardholderom-dlya-samsung-galaxy-s23-plus-rozovaya" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-winter-s-kardholderom-dlya-samsung-galaxy-s23-zelenaya" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-winter-s-kardholderom-dlya-samsung-galaxy-s23-chernaya" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-s-kardholderom-dlya-samsung-galaxy-a05-prozrachnaya" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-s-kardholderom-dlya-samsung-galaxy-a05s-prozrachnaya" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-s-kardholderom-dlya-samsung-galaxy-s23fe-prozrachnaya" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-s-kardholderom-i-usilennymi-uglami-dlya-samsung-galaxy-s23fe-prozrachnaya" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-winter-s-kardholderom-dlya-samsung-galaxy-a05s-zelenaya" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-winter-s-kardholderom-dlya-samsung-galaxy-a05s-krasnaya" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-winter-s-kardholderom-dlya-samsung-galaxy-a05s-rozovaya" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-winter-s-kardholderom-dlya-samsung-galaxy-a05s-sinyaya" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-winter-s-kardholderom-dlya-samsung-galaxy-s23fe-zelenaya" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-winter-s-kardholderom-dlya-samsung-galaxy-s23fe-krasnaya" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-winter-s-kardholderom-dlya-samsung-galaxy-s23fe-sinyaya" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-s-kardholderom-dlya-samsung-galaxy-s24-prozrachnaya" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-s-kardholderom-dlya-samsung-galaxy-s24-ultra-prozrachnaya" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-s-kardholderom-dlya-samsung-galaxy-s24-plus-prozrachnaya" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-s-risunkom-na-samsung-galaxy-s10-plus-vid-10" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-s-kardholderom-dlya-samsung-galaxy-a53-prozrachnaya" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-s-kardholderom-dlya-samsung-galaxy-a72-prozrachnaya" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-s-kardholderom-dlya-samsung-galaxy-a73-prozrachnaya" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-s-kardholderom-dlya-samsung-galaxy-s21-plus-prozrachnaya" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-s-kardholderom-dlya-samsung-galaxy-s21-prozrachnaya" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-s-kardholderom-dlya-samsung-galaxy-s22-ultra-prozrachnaya" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-s-kardholderom-dlya-xiaomi-mi-12t-pro-prozrachnaya" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-s-kardholderom-dlya-xiaomi-mi-12t-prozrachnaya" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-s-kardholderom-dlya-poco-c55-prozrachnaya" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-s-kardholderom-dlya-poco-x5-pro-prozrachnaya" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-s-kardholderom-dlya-poco-x5-prozrachnaya" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-s-kardholderom-dlya-xiaomi-mi-13-pro-prozrachnaya" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-s-kardholderom-dlya-xiaomi-mi-13-prozrachnaya" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-s-kardholderom-i-usilennymi-uglami-dlya-xiaomi-mi-12-pro-prozrachnaya" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-s-kardholderom-i-usilennymi-uglami-dlya-xiaomi-mi-12t-prozrachnaya" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-s-kardholderom-i-usilennymi-uglami-dlya-xiaomi-redmi-9-prozrachnaya" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-s-kardholderom-i-usilennymi-uglami-dlya-xiaomi-redmi-9a-prozrachnaya" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-s-kardholderom-i-usilennymi-uglami-dlya-xiaomi-redmi-9c-10a-prozrachnaya" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-s-kardholderom-i-usilennymi-uglami-dlya-xiaomi-redmi-note-10-4g-10s-poco-m5s-prozrachnaya" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-s-kardholderom-i-usilennymi-uglami-dlya-xiaomi-redmi-note-10-pro-4g-prozrachnaya" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-s-kardholderom-i-usilennymi-uglami-dlya-xiaomi-redmi-a1-prozrachnaya" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-summer-s-kardholderom-dlya-xiaomi-mi-11t-bezhevaya" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-summer-s-kardholderom-dlya-xiaomi-mi-11t-chernaya" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-summer-s-kardholderom-dlya-xiaomi-mi-12t-pro-chernaya" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-summer-s-kardholderom-dlya-xiaomi-redmi-9-bezhevaya" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-summer-s-kardholderom-dlya-xiaomi-redmi-9-zelenaya" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-summer-s-kardholderom-dlya-xiaomi-redmi-9-sinyaya" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-summer-s-kardholderom-dlya-xiaomi-redmi-9-sirenevaya" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-summer-s-kardholderom-dlya-xiaomi-redmi-9a-bezhevaya" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-summer-s-kardholderom-dlya-xiaomi-redmi-9c-10a-bezhevaya" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-summer-s-kardholderom-dlya-xiaomi-redmi-a1-plus-a2-plus-bezhevaya" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-summer-s-kardholderom-dlya-xiaomi-redmi-note-10-pro-5g-bezhevaya" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-summer-s-kardholderom-dlya-xiaomi-redmi-note-10-pro-5g-zelenaya" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-summer-s-kardholderom-dlya-xiaomi-redmi-note-11-pro-sirenevaya" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-summer-s-kardholderom-dlya-xiaomi-redmi-note-11-pro-chernaya" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-summer-s-kardholderom-dlya-xiaomi-redmi-note-11-11s-rozovaya" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-summer-s-kardholderom-dlya-xiaomi-redmi-note-11-11s-sirenevaya" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-summer-s-kardholderom-dlya-xiaomi-redmi-note-11-11s-chernaya" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-summer-s-kardholderom-dlya-xiaomi-redmi-note-8-pro-sinyaya" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-s-kardholderom-dlya-xiaomi-redmi-a2-2023-prozrachnaya" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-s-kardholderom-dlya-xiaomi-redmi-a2-plus-2023-prozrachnaya" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-s-kardholderom-i-usilennymi-uglami-dlya-xiaomi-mi-13-pro-prozrachnaya" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-s-kardholderom-i-usilennymi-uglami-dlya-xiaomi-mi-13-prozrachnaya" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-summer-s-kardholderom-dlya-xiaomi-redmi-12c-poco-c55-bezhevaya" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-summer-s-kardholderom-dlya-xiaomi-redmi-12c-poco-c55-zelenaya" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-summer-s-kardholderom-dlya-xiaomi-redmi-12c-poco-c55-rozovaya" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-summer-s-kardholderom-dlya-xiaomi-redmi-12c-poco-c55-sinyaya" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-summer-s-kardholderom-dlya-xiaomi-redmi-12c-poco-c55-sirenevaya" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-summer-s-kardholderom-dlya-xiaomi-redmi-12c-poco-c55-chernaya" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-summer-s-kardholderom-dlya-xiaomi-redmi-note-12-pro-4g-sirenevaya" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-s-kardholderom-dlya-xiaomi-redmi-note-12s-prozrachnaya" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-s-kardholderom-dlya-xiaomi-redmi-note-8t-prozrachnaya" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-s-kardholderom-i-usilennymi-uglami-dlya-xiaomi-redmi-12c-prozrachnaya" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-summer-s-kardholderom-dlya-xiaomi-redmi-note-12s-sinyaya" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-summer-s-kardholderom-dlya-xiaomi-redmi-12-sirenevaya" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-winter-s-kardholderom-dlya-redmi-12c-poco-c55-belaya" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-winter-s-kardholderom-dlya-redmi-12c-poco-c55-zelenaya" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-winter-s-kardholderom-dlya-redmi-12c-poco-c55-krasnaya" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-winter-s-kardholderom-dlya-redmi-12c-poco-c55-rozovaya" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-winter-s-kardholderom-dlya-redmi-12c-poco-c55-sinyaya" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-winter-s-kardholderom-dlya-redmi-12c-poco-c55-sirenevaya" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-winter-s-kardholderom-dlya-redmi-12c-poco-c55-chernaya" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-winter-s-kardholderom-dlya-xiaomi-redmi-12-krasnaya" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-winter-s-kardholderom-dlya-xiaomi-redmi-note-12-2023-zelenaya" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-winter-s-kardholderom-dlya-xiaomi-redmi-note-11-pro-sirenevaya" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-winter-s-kardholderom-dlya-xiaomi-redmi-note-12s-krasnaya" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-winter-s-kardholderom-dlya-xiaomi-mi-13-lite-krasnaya" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-winter-s-kardholderom-dlya-xiaomi-redmi-9-krasnaya" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-winter-s-kardholderom-dlya-xiaomi-redmi-9a-zelenaya" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-winter-s-kardholderom-dlya-xiaomi-redmi-note-11-11s-zelenaya" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-winter-s-kardholderom-dlya-xiaomi-redmi-note-12-2023-krasnaya" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-winter-s-kardholderom-dlya-xiaomi-redmi-note-12-2023-rozovaya" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-winter-s-kardholderom-dlya-xiaomi-redmi-note-12-2023-sinyaya" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-winter-s-kardholderom-dlya-xiaomi-redmi-note-12-2023-chernaya" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-summer-s-kardholderom-dlya-xiaomi-redmi-note-13-pro-bezhevaya" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-summer-s-kardholderom-dlya-xiaomi-redmi-note-13-pro-sinyaya" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-summer-s-kardholderom-dlya-xiaomi-redmi-note-13-bezhevaya" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-summer-s-kardholderom-dlya-xiaomi-redmi-note-13-zelenaya" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-summer-s-kardholderom-dlya-xiaomi-redmi-note-13-rozovaya" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-s-kardholderom-i-usilennymi-uglami-dlya-xiaomi-redmi-note-13-pro-prozrachnaya" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-s-kardholderom-i-usilennymi-uglami-dlya-xiaomi-redmi-note-13-prozrachnaya" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-winter-s-kardholderom-dlya-xiaomi-redmi-note-13-pro-zelenaya" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-winter-s-kardholderom-dlya-xiaomi-redmi-note-13-pro-krasnaya" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-winter-s-kardholderom-dlya-xiaomi-redmi-note-13-pro-rozovaya" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-winter-s-kardholderom-dlya-xiaomi-redmi-note-13-pro-sirenevaya" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-winter-s-kardholderom-dlya-xiaomi-redmi-note-13-pro-chernaya" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-winter-s-kardholderom-dlya-xiaomi-redmi-note-13-sinyaya" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-winter-s-kardholderom-dlya-xiaomi-redmi-note-13-sirenevaya" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-summer-s-kardholderom-dlya-xiaomi-redmi-13c-chernaya" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-summer-s-kardholderom-dlya-xiaomi-redmi-13c-zelenaya" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-s-kardholderom-dlya-xiaomi-redmi-note-13-4g-prozrachnaya" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-s-kardholderom-dlya-xiaomi-redmi-note-13-pro-4g-prozrachnaya" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-s-kardholderom-dlya-xiaomi-redmi-9-prozrachnaya" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-s-kardholderom-dlya-xiaomi-redmi-9a-prozrachnaya" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-s-kardholderom-dlya-xiaomi-redmi-9c-10a-prozrachnaya" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-s-kardholderom-dlya-xiaomi-redmi-note-10-pro-4g-prozrachnaya" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-s-kardholderom-dlya-xiaomi-redmi-note-11-pro-1642-prozrachnaya" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-s-kardholderom-dlya-xiaomi-redmi-note-11-11s-prozrachnaya" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-s-kardholderom-dlya-xiaomi-redmi-note-9-pro-9s-prozrachnaya" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-s-kardholderom-dlya-xiaomi-redmi-note-11-e-prozrachnaya" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-summer-s-kardholderom-dlya-oppo-a17k-bezhevaya" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-summer-s-kardholderom-dlya-oppo-a17k-zelenaya" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-s-kardholderom-dlya-realme-c20-c11-prozrachnaya" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-s-kardholderom-dlya-realme-10-prozrachnaya" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-s-kardholderom-i-usilennymi-uglami-dlya-realme-c55-prozrachnaya" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-s-kardholderom-i-usilennymi-uglami-dlya-realme-11-pro-prozrachnaya" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-s-kardholderom-dlya-realme-c67-4g-prozrachnaya" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-summer-s-kardholderom-dlya-poco-m3-pro-redmi-note-10-5g-sinyaya" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-summer-s-kardholderom-dlya-poco-m4-pro-4g-bezhevaya" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-summer-s-kardholderom-dlya-poco-m4-pro-4g-chernaya" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-summer-s-kardholderom-dlya-poco-m4-pro-5g-bezhevaya" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-summer-s-kardholderom-dlya-poco-m4-pro-5g-chernaya" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-summer-s-kardholderom-dlya-poco-m5-chernaya" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-summer-s-kardholderom-dlya-poco-m5s-redmi-note-10-4g-10s-sirenevaya" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-summer-s-kardholderom-dlya-poco-x3-x3-pro-sirenevaya" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-summer-s-kardholderom-dlya-poco-x4-gt-chernaya" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-summer-s-kardholderom-dlya-poco-x4-pro-chernaya" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-summer-s-kardholderom-dlya-poco-x5-pro-zelenaya" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-summer-s-kardholderom-dlya-poco-x5-pro-rozovaya" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-summer-s-kardholderom-dlya-poco-x5-pro-sirenevaya" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-summer-s-kardholderom-dlya-poco-x5-zelenaya" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-summer-s-kardholderom-dlya-poco-x5-sirenevaya" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-s-kardholderom-i-usilennymi-uglami-dlya-poco-m4-pro-5g-prozrachnaya" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-s-kardholderom-i-usilennymi-uglami-dlya-poco-x5-prozrachnaya" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-s-kardholderom-i-usilennymi-uglami-dlya-poco-f5-prozrachnaya" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-winter-s-kardholderom-dlya-poco-f5-pro-krasnaya" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-winter-s-kardholderom-dlya-poco-f5-pro-sirenevaya" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-winter-s-kardholderom-dlya-poco-f5-pro-chernaya" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-winter-s-kardholderom-dlya-poco-m3-krasnaya" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-winter-s-kardholderom-dlya-poco-x5-pro-redmi-note-12-pro-rozovaya" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-winter-s-kardholderom-dlya-poco-x5-pro-redmi-note-12-pro-sirenevaya" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-s-kardholderom-dlya-poco-m6-prozrachnaya" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-s-kardholderom-dlya-poco-x6-pro-prozrachnaya" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-summer-s-kardholderom-dlya-poco-m6-pro-4g-chernaya" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-summer-s-kardholderom-dlya-poco-m6-pro-4g-sirenevaya" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-summer-s-kardholderom-dlya-poco-m6-pro-4g-sinyaya" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-summer-s-kardholderom-dlya-poco-m6-pro-4g-rozovaya" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-summer-s-kardholderom-dlya-poco-m6-pro-4g-zelenaya" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-summer-s-kardholderom-dlya-poco-m6-pro-4g-bezhevaya" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-s-kardholderom-i-usilennymi-uglami-dlya-poco-m6-pro-5g-prozrachnaya" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-s-kardholderom-i-usilennymi-uglami-dlya-poco-x6-prozrachnaya" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-s-kardholderom-dlya-poco-m6-pro-prozrachnaya" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-s-kardholderom-dlya-poco-m4-pro-4g-prozrachnaya" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-s-kardholderom-dlya-infinix-hot-11-play-prozrachnaya" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-s-kardholderom-dlya-infinix-hot-12-play-prozrachnaya" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-s-kardholderom-dlya-infinix-hot-12i-prozrachnaya" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-s-kardholderom-dlya-infinix-note-12-g96-prozrachnaya" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-s-kardholderom-dlya-infinix-smart-6-plus-prozrachnaya" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-s-kardholderom-dlya-infinix-smart-6-prozrachnaya" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-s-kardholderom-dlya-infinix-hot-20-play-4g-prozrachnaya" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-s-kardholderom-dlya-infinix-hot-30i-prozrachnaya" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-winter-s-kardholderom-dlya-infinix-hot-30-play-zelenaya" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-winter-s-kardholderom-dlya-infinix-note-12-g96-zelenaya" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-winter-s-kardholderom-dlya-infinix-note-12-g96-belaya" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-s-kardholderom-dlya-tecno-shark-8p-prozrachnaya" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-s-kardholderom-dlya-tecno-shark-9-pro-prozrachnaya" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-s-kardholderom-i-usilennymi-uglami-dlya-tecno-pova-3-prozrachnaya" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-s-kardholderom-dlya-tecno-spark-10c-prozrachnaya" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-s-kardholderom-dlya-tecno-camon-20-prozrachnaya" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-s-kardholderom-i-usilennymi-uglami-dlya-tecno-spark-10-prozrachnaya" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-s-kardholderom-i-usilennymi-uglami-dlya-tecno-spark-go-2023-prozrachnaya" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-winter-s-kardholderom-dlya-tecno-pova-4-zelenaya" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-s-kardholderom-i-usilennymi-uglami-dlya-tecno-camon-20-pro-prozrachnaya" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-s-kardholderom-i-usilennymi-uglami-dlya-tecno-camon-20-prozrachnaya" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-s-kardholderom-dlya-tecno-pova-5-pro-prozrachnaya" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-huawei-nova-9-bordovyj" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-huawei-nova-9-krasnyj" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-huawei-nova-9-rozovo-zolotistyj" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-huawei-nova-9-sinij" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-huawei-nova-9-chernyj" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-huawei-honor-50-lite-bordovyj" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-huawei-honor-50-lite-krasnyj" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-huawei-honor-50-lite-rozovo-zolotistyj" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-huawei-honor-50-lite-sinij" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-huawei-honor-x7a-bordovyj" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-huawei-honor-x8a-sinij" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-huawei-honor-x6-krasnyj" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-huawei-honor-x6-rozovo-zolotistyj" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-huawei-honor-90-lite-zolotistyj" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-huawei-honor-90-lite-krasnyj" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-huawei-honor-90-lite-rozovo-zolotistyj" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-huawei-honor-90-bordovyj" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-huawei-honor-90-krasnyj" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-huawei-honor-90-rozovo-zolotistyj" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-huawei-honor-90-sinij" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-huawei-nova-11i-krasnyj" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-huawei-nova-11i-sinij" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-huawei-honor-x8b-chernyj" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-huawei-honor-8-zolotistyj" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-huawei-honor-8-chernyj" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-huawei-honor-9-rozovo-zolotistyj" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-huawei-honor-10-krasnyj" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-huawei-y5-prime-2018-honor-7a-zolotistyj" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-huawei-y5-prime-2018-honor-7a-chernyj" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-huawei-y9-2019-zolotistyj" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-huawei-y9-2019-sinij" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-huawei-honor-20-lite-zolotistyj" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-huawei-p-smart-z-honor-9x-krasnyj" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-huawei-honor-9x-prime-krasnyj" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-huawei-y6-2019-honor-8a-krasnyj" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-huawei-honor-30-pro-bordovyj" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-huawei-honor-30-pro-zolotistyj" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-huawei-honor-30-pro-krasnyj" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-huawei-honor-30-pro-rozovo-zolotistyj" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-huawei-honor-30-pro-sinij" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-huawei-honor-30-bordovyj" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-huawei-honor-30-krasnyj" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-huawei-honor-30-sinij" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-huawei-honor-9a-krasnyj" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-huawei-honor-9c-krasnyj" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-huawei-p40-lite-e-y7p-krasnyj" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-huawei-p40-lite-nova-6se-nova-7i-bordovyj" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-huawei-p40-lite-nova-6se-nova-7i-krasnyj" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-huawei-p40-lite-nova-6se-nova-7i-sinij" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-huawei-p40-bordovyj" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-huawei-p40-zolotistyj" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-huawei-p40-krasnyj" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-huawei-p40-rozovo-zolotistyj" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-huawei-p40-sinij" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-huawei-p40-chernyj" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-huawei-y5-prime-2018-honor-7a-bordovyj" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-huawei-honor-30-pro-rozovyj" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-huawei-honor-30-rozovyj" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-huawei-p40-lite-nova-6se-nova-7i-rozovyj" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-huawei-p40-rozovyj" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-huawei-nova-8se-bordovyj" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-huawei-nova-8se-krasnyj" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-huawei-nova-8se-sinij" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-huawei-honor-x8-2022-krasnyj" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-huawei-honor-x8-2022-sinij" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-iphone-14-plus-sinij" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-iphone-11-pro-max-bordovyj" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-iphone-11-pro-max-sinij" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-iphone-11-pro-sinij" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-iphone-11-pro-bordovyj" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-iphone-12-mini-sirenevyj" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-iphone-12-pro-max-sirenevyj" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-iphone-12-12-pro-bordovyj" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-iphone-13-mini-sirenevyj" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-iphone-13-pro-max-sirenevyj" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-iphone-13-pro-krasnyj" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-iphone-13-pro-sirenevyj" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-iphone-5-5s-se-sirenevyj" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-iphone-xr-sirenevyj" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-samsung-galaxy-a04s-zolotistyj" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-samsung-galaxy-a14-krasnyj" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-samsung-galaxy-a24-bordovyj" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-samsung-galaxy-a24-chernyj" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-samsung-galaxy-a34-chernyj" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-samsung-galaxy-a05s-zolotistyj" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-samsung-galaxy-a35-zolotistyj" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-samsung-galaxy-j2-pro-2018-chernyj" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-samsung-galaxy-j2-pro-2018-zolotistyj" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-samsung-galaxy-a9-2018-chernyj" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-samsung-galaxy-a9-2018-zolotistyj" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-samsung-galaxy-a6s-2018-zolotistyj" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-samsung-galaxy-s10-bordovyj" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-samsung-galaxy-j6-plus-2018-sinij" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-samsung-galaxy-a60-sinij" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-samsung-galaxy-a60-bordovyj" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-samsung-galaxy-a60-rozovo-zolotistaya" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-samsung-galaxy-a60-zolotistyj" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-samsung-galaxy-a60-chernyj" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-samsung-galaxy-m30-chernyj" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-samsung-galaxy-m30-krasnyj" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-samsung-galaxy-m30-zolotistyj" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-samsung-galaxy-note-10-plus-bordovyj" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-samsung-galaxy-note-10-bordovyj" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-samsung-galaxy-note-10-chernyj" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-samsung-galaxy-note-10-sinij" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-samsung-galaxy-note-10-zolotistyj" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-samsung-galaxy-s11-plus-s20-ultra-zolotistyj" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-samsung-galaxy-s11-plus-s20-ultra-bordovyj" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-samsung-galaxy-s11-plus-s20-ultra-krasnyj" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-samsung-galaxy-s11-lite-s20-bordovyj" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-samsung-galaxy-s11-lite-s20-zolotistyj" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-samsung-galaxy-s11-lite-s20-krasnyj" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-samsung-galaxy-a21-krasnyj" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-samsung-galaxy-a3-2017-bordovyj" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-samsung-galaxy-a41-krasnyj" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-samsung-galaxy-a11-sinij" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-samsung-galaxy-m11-krasnyj" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-samsung-galaxy-a42-zolotistyj" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-samsung-galaxy-a42-krasnyj" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-samsung-galaxy-a42-rozovo-zolotistyj" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-samsung-galaxy-a42-sinij" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-samsung-galaxy-a42-chernyj" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-samsung-galaxy-a52-krasnyj" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-samsung-galaxy-a72-krasnyj" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-samsung-galaxy-a72-rozovo-zolotistyj" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-samsung-galaxy-a72-sinij" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-samsung-galaxy-a52-chernyj" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-samsung-galaxy-a72-bordovyj" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-samsung-galaxy-a03s-krasnyj" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-samsung-galaxy-s9-plus-bordovyj" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-samsung-galaxy-j2-pro-2018-krasnyj" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-samsung-galaxy-s11-lite-s20-chernyj" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-samsung-galaxy-a22s-krasnyj" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-samsung-galaxy-a22s-sinij" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-samsung-galaxy-a13-4g-bordovyj" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-samsung-galaxy-a13-4g-krasnyj" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-samsung-galaxy-a23-bordovyj" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-samsung-galaxy-a33-bordovyj" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-samsung-galaxy-a33-krasnyj" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-samsung-galaxy-a33-rozovo-zolotistyj" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-samsung-galaxy-a33-sinij" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-samsung-galaxy-a53-bordovyj" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-samsung-galaxy-a53-krasnyj" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-samsung-galaxy-a53-rozovo-zolotistyj" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-samsung-galaxy-a73-bordovyj" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-samsung-galaxy-a73-krasnyj" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-samsung-galaxy-a73-rozovo-zolotistyj" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-samsung-galaxy-a73-sinij" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-samsung-galaxy-a73-chernyj" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-samsung-galaxy-a03-core-sirenevyj" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-samsung-galaxy-a12-sirenevyj" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-samsung-galaxy-a13-4g-sirenevyj" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-xiaomi-mi-12-lite-sinij" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-xiaomi-mi-12t-12t-pro-bordovyj" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-xiaomi-mi-12t-12t-pro-krasnyj" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-xiaomi-mi-12t-12t-pro-rozovo-zolotistyj" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-xiaomi-mi-12t-12t-pro-sinij" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-xiaomi-mi-mix-2-rozovo-zolotistyj" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-xiaomi-redmi-a1-2022-bordovyj" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-xiaomi-redmi-a1-2022-zolotistyj" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-xiaomi-redmi-a1-2022-krasnyj" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-xiaomi-redmi-a1-2022-rozovo-zolotistyj" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-xiaomi-redmi-a1-2022-sinij" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-xiaomi-redmi-a1-2022-chernyj" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-xiaomi-redmi-note-11e-bordovyj" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-xiaomi-redmi-note-11e-krasnyj" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-xiaomi-redmi-note-11e-rozovo-zolotistyj" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-xiaomi-redmi-note-11e-sinij" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-xiaomi-redmi-note-11e-chernyj" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-xiaomi-mi-11t-bordovyj" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-xiaomi-mi-11t-krasnyj" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-xiaomi-mi-11t-sinij" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-xiaomi-mi-13-pro-bordovyj" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-xiaomi-mi-13-pro-krasnyj" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-xiaomi-mi-13-pro-rozovo-zolotistyj" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-xiaomi-mi-13-bordovyj" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-xiaomi-mi-13-krasnyj" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-xiaomi-mi-13-sinij" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-xiaomi-redmi-12c-poco-c55-bordovyj" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-xiaomi-redmi-12c-poco-c55-rozovo-zolotistyj" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-xiaomi-redmi-12c-poco-c55-chernyj" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-xiaomi-redmi-note-12-4g-2023-rozovo-zolotistyj" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-xiaomi-redmi-note-12-4g-2023-sirenevyj" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-xiaomi-redmi-note-12-pro-4g-bordovyj" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-xiaomi-redmi-note-12-pro-4g-zolotistyj" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-xiaomi-redmi-note-12-pro-4g-krasnyj" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-xiaomi-redmi-note-12-pro-4g-sinij" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-xiaomi-redmi-note-12-pro-5g-bordovyj" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-xiaomi-redmi-note-12-pro-5g-zolotistyj" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-xiaomi-redmi-note-12-pro-5g-rozovo-zolotistyj" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-xiaomi-redmi-note-12-pro-5g-sirenevyj" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-xiaomi-redmi-note-12-pro-plus-bordovyj" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-xiaomi-redmi-note-12-pro-plus-krasnyj" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-xiaomi-redmi-note-12-pro-plus-rozovo-zolotistyj" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-xiaomi-redmi-note-12-pro-plus-sirenevyj" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-xiaomi-redmi-12-rozovo-zolotistyj" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-xiaomi-redmi-note-12s-sirenevaya" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-xiaomi-redmi-13c-krasnyj" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-xiaomi-redmi-13c-rozovo-zolotistyj" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-xiaomi-redmi-5-zolotistyj" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-xiaomi-redmi-6a-chernyj" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-xiaomi-redmi-note-4x-zolotistyj" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-xiaomi-redmi-note-6-pro-bordovyj" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-xiaomi-mi-5x-a1-zolotistyj" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-xiaomi-redmi-note-5-pro-chernyj" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-xiaomi-redmi-note-4x-bordovyj" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-xiaomi-redmi-go-bordovyj" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-xiaomi-redmi-note-8-chernyj" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-xiaomi-redmi-8a-zolotistyj" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-xiaomi-mi-note-10-krasnyj" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-xiaomi-mi-mix-2-bordovyj" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-xiaomi-redmi-5-krasnyj" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-xiaomi-redmi-5a-krasnyj" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-xiaomi-redmi-8a-sinij" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-xiaomi-mi-note-10-lite-bordovyj" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-xiaomi-redmi-9-krasnyj" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-xiaomi-redmi-9-rozovo-zolotistyj" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-xiaomi-redmi-9a-zolotistyj" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-poco-m3-krasnyj" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-poco-m3-rozovo-zolotistyj" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-poco-x3-x3-pro-krasnyj" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-xiaomi-mi10t-lite-zolotistyj" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-xiaomi-mi10t-lite-chernyj" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-xiaomi-mi10t-10t-pro-zolotistyj" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-xiaomi-mi10t-10t-pro-krasnyj" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-xiaomi-mi10t-10t-pro-sinij" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-xiaomi-redmi-note-9t-krasnyj" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-xiaomi-redmi-note-9t-sinij" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-xiaomi-redmi-9a-sinij" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-poco-f3-bordovyj" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-poco-f3-krasnyj" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-xiaomi-redmi-9t-bordovyj" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-xiaomi-redmi-note-10-pro-5g-bordovyj" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-xiaomi-redmi-note-10-pro-5g-krasnyj" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-xiaomi-redmi-note-10-pro-5g-rozovo-zolotistyj" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-xiaomi-redmi-note-10-pro-5g-sinij" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-xiaomi-redmi-note-9t-bordovyj" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-xiaomi-redmi-10-krasnyj" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-xiaomi-redmi-10-sinij" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-xiaomi-mi-6x-a2-bordovyj" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-xiaomi-redmi-5-plus-bordovyj" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-xiaomi-redmi-7-krasnyj" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-poco-m4-pro-4g-bordovyj" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-poco-m4-pro-4g-rozovo-zolotistyj" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-xiaomi-redmi-10c-poco-c40-krasnyj" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-xiaomi-mi-12-12x-bordovyj" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-xiaomi-mi-12-12x-krasnyj" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-xiaomi-mi-12-12x-sinij" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-xiaomi-redmi-9-sirenevyj" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-xiaomi-redmi-9a-sirenevyj" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-zte-blade-a71-2021-krasnyj" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-zte-blade-a71-2021-rozovo-zolotistyj" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-zte-blade-v30-vita-2021-zolotistyj" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-zte-blade-v30-vita-2021-rozovo-zolotistyj" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-poco-x4-gt-zolotistyj" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-poco-x4-gt-krasnyj" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-poco-f4-bordovyj" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-poco-f4-krasnyj" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-poco-f4-rozovo-zolotistyj" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-poco-f4-sinij" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-poco-x5-pro-zolotistyj" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-poco-x5-pro-sinij" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-poco-x5-pro-chernyj" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-poco-x5-zolotistyj" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-poco-x5-rozovo-zolotistyj" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-poco-x5-chernyj" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-poco-f5-pro-redmi-k60-krasnyj" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-poco-f5-pro-redmi-k60-chernyj" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-poco-x6-zolotistyj" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-poco-x6-chernyj" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-poco-x4-pro-bordovyj" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-poco-x4-pro-zolotistyj" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-poco-x4-pro-krasnyj" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-poco-x4-pro-rozovo-zolotistyj" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-poco-x4-pro-sinij" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-poco-x4-pro-chernyj" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-realme-6-pro-rozovo-zolotistyj" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-realme-7-4g-krasnyj" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-realme-7-4g-rozovo-zolotistyj" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-realme-9-4g-krasnyj" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-realme-9-4g-rozovo-zolotistyj" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-realme-9i-4g-krasnyj" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-realme-c21y-rozovo-zolotistyj" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-realme-c31-chernyj" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-realme-10-4g-zolotistyj" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-realme-10-4g-rozovo-zolotistyj" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-realme-10-4g-chernyj" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-realme-c55-krasnyj" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-realme-c55-rozovo-zolotistyj" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-realme-c55-sirenevyj" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-realme-c55-chernyj" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-realme-narzo-n55-c55-bordovyj" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-realme-narzo-n55-c55-zolotistyj" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-realme-narzo-n55-c55-krasnyj" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-realme-narzo-n55-c55-rozovo-zolotistyj" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-realme-narzo-n55-c55-sinij" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-realme-narzo-n55-c55-chernyj" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-realme-c51-53-zolotistyj" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-realme-c51-53-rozovo-zolotistyj" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-realme-11-pro-plus-chernyj" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-realme-11-zolotistyj" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-realme-c67-chernyj" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-realme-note-50-zolotistyj" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-infinix-hot-11-nfs-bordovyj" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-infinix-note-12-pro-bordovyj" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-infinix-note-12-pro-zolotistyj" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-infinix-note-12-pro-krasnyj" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-infinix-note-12-pro-rozovo-zolotistyj" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-infinix-note-12-pro-chernyj" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-infinix-note-12-vip-krasnyj" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-infinix-smart-6-plus-krasnyj" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-infinix-smart-6-plus-rozovo-zolotistyj" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-infinix-smart-6-plus-sinij" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-infinix-hot-12-pro-krasnyj" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-infinix-hot-30i-zolotistyj" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-infinix-hot-40-40-pro-zolotistyj" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-infinix-hot-40-40-pro-chernyj" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-infinix-hot-40i-zolotistyj" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-infinix-smart-7-plus-zolotistyj" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-infinix-smart-8-zolotistyj" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-tecno-pop-6-pro-bordovyj" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-tecno-pop-6-pro-krasnyj" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-tecno-pop-6-pro-rozovo-zolotistyj" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-tecno-pop-6-pro-sinij" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-tecno-pova-2-krasnyj" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-tecno-pova-2-rozovo-zolotistyj" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-tecno-pova-3-bordovyj" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-tecno-pova-3-krasnyj" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-tecno-pova-3-rozovo-zolotistyj" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-tecno-spark-6-go-bordovyj" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-tecno-spark-6-go-krasnyj" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-tecno-spark-6-go-rozovo-zolotistyj" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-tecno-spark-8p-krasnyj" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-tecno-spark-9-pro-bordovyj" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-tecno-spark-9-pro-krasnyj" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-tecno-spark-9-pro-rozovo-zolotistyj" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-tecno-spark-9-pro-sinij" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-tecno-camon-19-neo-krasnyj" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-tecno-camon-19-neo-rozovo-zolotistyj" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-tecno-camon-19-krasnyj" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-tecno-camon-19-rozovo-zolotistyj" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-tecno-pova-4-pro-bordovyj" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-tecno-pova-4-pro-krasnyj" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-tecno-pova-4-bordovyj" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-tecno-pova-4-rozovo-zolotistyj" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-tecno-pova-4-sinij" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-tecno-spark-10-4g-bordovyj" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-tecno-spark-10-4g-chernyj" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-tecno-spark-10c-zolotistyj" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-tecno-camon-18-krasnyj" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-tecno-camon-18-rozovo-zolotistyj" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-tecno-camon-20-pro-5g-chernyj" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-tecno-camon-20-zolotistyj" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-tecno-pova-5-rozovo-zolotistyj" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-tecno-pova-5-chernyj" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-tecno-pova-neo-3-bordovyj" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-tecno-spark-10-pro-sinij" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-tecno-spark-20-pro-zolotistyj" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-tecno-spark-20-zolotistyj" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-oppo-a17-chernyj" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-oppo-a17k-chernyj" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-oppo-a17-bordovyj" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-oppo-a17-krasnyj" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-oppo-a17-rozovo-zolotistyj" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-oppo-a17-sinij" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-oppo-a17k-bordovyj" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-oppo-a17k-zolotistyj" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-oppo-a17k-krasnyj" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-oppo-a17k-rozovo-zolotistyj" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-oppo-a17k-sinij" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-oppo-a54-bordovyj" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-oppo-a54-sinij" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-oppo-a57s-zolotistyj" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-oppo-a57s-krasnyj" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-oppo-a57s-sinij" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-oppo-a57s-chernyj" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-itel-vision-3-plus-p682lpn-rozovo-zolotistyj" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-vivo-t1-4g-2022-bordovyj" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-vivo-t1-4g-2022-krasnyj" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-vivo-t1-4g-2022-rozovo-zolotistyj" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-vivo-y1s-2020-bordovyj" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-vivo-y1s-2020-zolotistyj" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-vivo-y1s-2020-krasnyj" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-vivo-y1s-2020-rozovo-zolotistyj" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-vivo-y21-y33s-2021-bordovyj" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-vivo-y21-y33s-2021-rozovo-zolotistyj" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-vivo-y22-2022-krasnyj" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-vivo-y22-2022-rozovo-zolotistyj" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-vivo-y22-2022-sinij" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-vivo-y35-2022-bordovyj" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-vivo-y35-2022-rozovo-zolotistyj" TargetMode="External"/></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/usb-kabel-denmen-d19t-na-type-c-24a-1m-zheltyj" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/usb-kabel-denmen-d19t-na-type-c-24a-1m-krasnyj" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/kabel-denmen-d20s-na-type-c-na-type-c-1m-belyj" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/usb-kabel-denmen-d45l-na-lightning-24a-1m-zolotistyj" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/usb-kabel-denmen-d15l-na-lightning-24a-1m-zheltyj" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/usb-kabel-denmen-d15l-na-lightning-24a-1m-zelenyj" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/usb-kabel-denmen-d19l-na-lightning-24a-1m-zheltyj" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/usb-kabel-denmen-d19l-na-lightning-24a-1m-krasnyj" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/usb-kabel-denmen-d07l-na-lightning-24a-1m-belyj" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/usb-kabel-denmen-d07l-na-lightning-24a-1m-chernyj" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/usb-kabel-denmen-d07l-na-lightning-24a-1m-rozovyj" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/usb-kabel-denmen-d22l-na-lightning-24a-1m-belyj" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/usb-kabel-denmen-d01l-na-lightning-24a-1m-chernyj" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/usb-kabel-denmen-d02l-na-lightning-24a-1m-zolotistyj" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/usb-kabel-denmen-d02l-na-lightning-24a-1m-krasnyj" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/usb-kabel-denmen-d02l-na-lightning-24a-1m-chernyj" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/usb-kabel-denmen-d06l-na-lightning-24a-1m-belyj" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/usb-kabel-denmen-d06l-na-lightning-24a-1m-chernyj" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/usb-kabel-denmen-d23l-na-lightning-21a-2m-chernyj" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/aux-kabel-denmen-dx01-1m-belyj" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/aux-kabel-denmen-dx01-1m-chernyj" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/aux-kabel-denmen-dx02-2m-belyj" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/aux-kabel-denmen-dx02-2m-chernyj" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/bluetooth-kolonka-denmen-dr13-sinyaya" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/bluetooth-kolonka-denmen-dr13-chernaya" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/naushniki-sennheiser-cx-300-krasnye" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/bluetooth-garnitura-denmen-dl03-belaya" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/bluetooth-garnitura-denmen-dl03-chernaya" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/bluetooth-garnitura-denmen-dl02-belaya" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/bluetooth-garnitura-denmen-dl05-belaya" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/bluetooth-garnitura-denmen-dl05-chernaya" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/sv57" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/korobka-dlya-protivoudarnyh-stekol-kartonnaya-belaya-plus-salfetki" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-s-kardholderom-dlya-huawei-honor-x7-prozrachnaya" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-s-kardholderom-dlya-huawei-p-smart-2019-prozrachnaya" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-s-kardholderom-dlya-huawei-honor-x7a-prozrachnaya" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-s-kardholderom-dlya-huawei-honor-x9a-prozrachnaya" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-s-kardholderom-i-usilennymi-uglami-dlya-huawei-honor-x9-prozrachnaya" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-summer-s-kardholderom-dlya-huawei-nova-y70-chernaya" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-summer-s-kardholderom-dlya-huawei-p-smart-z-honor-9x-zelenaya" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-summer-s-kardholderom-dlya-huawei-p-smart-z-honor-9x-rozovaya" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-summer-s-kardholderom-dlya-huawei-p-smart-z-honor-9x-chernaya" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-summer-s-kardholderom-dlya-huawei-y5-2018-honor-7a-bezhevaya" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-summer-s-kardholderom-dlya-huawei-y6-2019-honor-8a-bezhevaya" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-summer-s-kardholderom-dlya-huawei-honor-x7-bezhevaya" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-summer-s-kardholderom-dlya-huawei-honor-x8-2022-sinyaya" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-summer-s-kardholderom-dlya-huawei-honor-x9a-bezhevaya" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-summer-s-kardholderom-dlya-huawei-honor-x9a-zelenaya" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-winter-s-kardholderom-dlya-huawei-honor-8x-krasnaya" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-winter-s-kardholderom-dlya-huawei-honor-8x-sinyaya" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-winter-s-kardholderom-dlya-huawei-honor-x9a-sirenevaya" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-winter-s-kardholderom-dlya-huawei-y6-2019-honor-8a-belaya" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-s-kardholderom-dlya-huawei-honor-90-lite-prozrachnaya" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-s-kardholderom-dlya-huawei-honor-90-prozrachnaya" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-s-kardholderom-dlya-huawei-honor-x5-prozrachnaya" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-s-kardholderom-i-usilennymi-uglami-dlya-huawei-honor-90-prozrachnaya" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-s-kardholderom-dlya-huawei-honor-x7b-prozrachnaya" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-winter-s-kardholderom-dlya-huawei-honor-90-chernaya" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-plastikovaya-matovaya-s-silikonovoj-okantovkoj-dlya-huawei-p40-krasnaya" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-plastikovaya-matovaya-s-silikonovoj-okantovkoj-dlya-huawei-p40-haki" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-s-kardholderom-dlya-huawei-honor-x8-2022-prozrachnaya" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-s-kardholderom-dlya-huawei-y5-2018-honor-7a-prozrachnaya" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-s-kardholderom-dlya-huawei-y6-2019-honor-8a-prozrachnaya" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-s-kardholderom-i-usilennymi-uglami-dlya-apple-iphone-12-pro-prozrachnaya" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-s-kardholderom-i-usilennymi-uglami-dlya-apple-iphone-13-pro-max-prozrachnaya" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-s-kardholderom-i-usilennymi-uglami-dlya-apple-iphone-13-pro-prozrachnaya" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-s-kardholderom-i-usilennymi-uglami-dlya-apple-iphone-14-pro-prozrachnaya" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-s-kardholderom-i-usilennymi-uglami-dlya-apple-iphone-6-6s-prozrachnaya" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-s-kardholderom-i-usilennymi-uglami-dlya-apple-iphone-11-pro-max-prozrachnaya" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-s-kardholderom-i-usilennymi-uglami-dlya-apple-iphone-11-pro-prozrachnaya" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-summer-s-kardholderom-dlya-apple-iphone-11-pro-chernaya" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-summer-s-kardholderom-dlya-apple-iphone-12-pro-max-zelenaya" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-summer-s-kardholderom-dlya-apple-iphone-12-pro-bezhevaya" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-summer-s-kardholderom-dlya-apple-iphone-12-pro-rozovaya" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-summer-s-kardholderom-dlya-apple-iphone-12-pro-sirenevaya" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-summer-s-kardholderom-dlya-apple-iphone-14-pro-max-sirenevaya" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-summer-s-kardholderom-dlya-apple-iphone-14-pro-max-chernaya" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-summer-s-kardholderom-dlya-apple-iphone-6-6s-chernaya" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-summer-s-kardholderom-dlya-apple-iphone-7-8-se-2020-zelenaya" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-summer-s-kardholderom-dlya-apple-iphone-x-xs-chernaya" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-summer-s-kardholderom-dlya-apple-iphone-15-pro-max-sirenevaya" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-summer-s-kardholderom-dlya-apple-iphone-15-sinyaya" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-winter-s-kardholderom-dlya-apple-iphone-11-pro-krasnaya" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-winter-s-kardholderom-dlya-apple-iphone-12-pro-max-krasnaya" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-winter-s-kardholderom-dlya-apple-iphone-12-pro-krasnaya" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-winter-s-kardholderom-dlya-apple-iphone-13-pro-max-sinyaya" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-winter-s-kardholderom-dlya-apple-iphone-14-pro-max-zelenaya" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-winter-s-kardholderom-dlya-apple-iphone-14-pro-zelenaya" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-winter-s-kardholderom-dlya-apple-iphone-7-8-se-2020-krasnaya" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-winter-s-kardholderom-dlya-apple-iphone-x-xs-krasnaya" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-s-kardholderom-dlya-apple-iphone-12-pro-prozrachnaya" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-s-kardholderom-dlya-apple-iphone-12-prozrachnaya" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-s-kardholderom-dlya-apple-iphone-13-pro-max-prozrachnaya" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-s-kardholderom-dlya-apple-iphone-13-pro-prozrachnaya" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-s-kardholderom-dlya-apple-iphone-6-6s-prozrachnaya" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-s-kardholderom-dlya-apple-iphone-xr-prozrachnaya" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-s-kardholderom-dlya-apple-iphone-14-plus-prozrachnaya" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-s-kardholderom-dlya-apple-iphone-14-pro-max-prozrachnaya" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-s-kardholderom-dlya-apple-iphone-14-pro-prozrachnaya" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-s-kardholderom-dlya-samsung-galaxy-a24-prozrachnaya" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-s-kardholderom-dlya-samsung-galaxy-a34-prozrachnaya" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-s-kardholderom-dlya-samsung-galaxy-s23-plus-prozrachnaya" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-s-kardholderom-dlya-samsung-galaxy-s23-prozrachnaya" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-s-kardholderom-i-usilennymi-uglami-dlya-samsung-galaxy-a14-4g-prozrachnaya" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-s-kardholderom-i-usilennymi-uglami-dlya-samsung-galaxy-s23-prozrachnaya" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-summer-s-kardholderom-dlya-samsung-galaxy-a03-core-chernaya" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-summer-s-kardholderom-dlya-samsung-galaxy-a03s-bezhevaya" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-summer-s-kardholderom-dlya-samsung-galaxy-a03s-sirenevaya" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-summer-s-kardholderom-dlya-samsung-galaxy-a73-zelenaya" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-summer-s-kardholderom-dlya-samsung-galaxy-s20fe-chernaya" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-s-kardholderom-i-usilennymi-uglami-dlya-samsung-galaxy-a24-prozrachnaya" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-summer-s-kardholderom-dlya-samsung-galaxy-a24-zelenaya" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-winter-s-kardholderom-dlya-samsung-galaxy-a34-krasnaya" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-winter-s-kardholderom-dlya-samsung-galaxy-a34-rozovaya" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-winter-s-kardholderom-dlya-samsung-galaxy-s22-plus-sinyaya" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-winter-s-kardholderom-dlya-samsung-galaxy-s23-krasnaya" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-winter-s-kardholderom-dlya-samsung-galaxy-a53-krasnaya" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-winter-s-kardholderom-dlya-samsung-galaxy-s22-plus-rozovaya" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-winter-s-kardholderom-dlya-samsung-galaxy-s23-plus-zelenaya" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-winter-s-kardholderom-dlya-samsung-galaxy-s23-plus-sinyaya" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-winter-s-kardholderom-dlya-samsung-galaxy-s23-plus-chernaya" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-winter-s-kardholderom-dlya-samsung-galaxy-s23-sirenevaya" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-winter-s-kardholderom-dlya-samsung-galaxy-s23-plus-rozovaya" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-winter-s-kardholderom-dlya-samsung-galaxy-s23-zelenaya" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-winter-s-kardholderom-dlya-samsung-galaxy-s23-chernaya" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-s-kardholderom-dlya-samsung-galaxy-a05-prozrachnaya" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-s-kardholderom-dlya-samsung-galaxy-a05s-prozrachnaya" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-s-kardholderom-dlya-samsung-galaxy-s23fe-prozrachnaya" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-s-kardholderom-i-usilennymi-uglami-dlya-samsung-galaxy-s23fe-prozrachnaya" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-winter-s-kardholderom-dlya-samsung-galaxy-a05s-zelenaya" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-winter-s-kardholderom-dlya-samsung-galaxy-a05s-krasnaya" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-winter-s-kardholderom-dlya-samsung-galaxy-a05s-rozovaya" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-winter-s-kardholderom-dlya-samsung-galaxy-a05s-sinyaya" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-winter-s-kardholderom-dlya-samsung-galaxy-s23fe-zelenaya" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-winter-s-kardholderom-dlya-samsung-galaxy-s23fe-krasnaya" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-winter-s-kardholderom-dlya-samsung-galaxy-s23fe-sinyaya" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-s-kardholderom-dlya-samsung-galaxy-s24-prozrachnaya" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-s-kardholderom-dlya-samsung-galaxy-s24-ultra-prozrachnaya" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-s-kardholderom-dlya-samsung-galaxy-s24-plus-prozrachnaya" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-s-risunkom-na-samsung-galaxy-s10-plus-vid-10" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-s-kardholderom-dlya-samsung-galaxy-a53-prozrachnaya" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-s-kardholderom-dlya-samsung-galaxy-a72-prozrachnaya" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-s-kardholderom-dlya-samsung-galaxy-a73-prozrachnaya" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-s-kardholderom-dlya-samsung-galaxy-s21-plus-prozrachnaya" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-s-kardholderom-dlya-samsung-galaxy-s21-prozrachnaya" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-s-kardholderom-dlya-samsung-galaxy-s22-ultra-prozrachnaya" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-s-kardholderom-dlya-xiaomi-mi-12t-pro-prozrachnaya" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-s-kardholderom-dlya-xiaomi-mi-12t-prozrachnaya" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-s-kardholderom-dlya-poco-c55-prozrachnaya" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-s-kardholderom-dlya-poco-x5-pro-prozrachnaya" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-s-kardholderom-dlya-poco-x5-prozrachnaya" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-s-kardholderom-dlya-xiaomi-mi-13-pro-prozrachnaya" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-s-kardholderom-dlya-xiaomi-mi-13-prozrachnaya" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-s-kardholderom-i-usilennymi-uglami-dlya-xiaomi-mi-12-pro-prozrachnaya" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-s-kardholderom-i-usilennymi-uglami-dlya-xiaomi-mi-12t-prozrachnaya" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-s-kardholderom-i-usilennymi-uglami-dlya-xiaomi-redmi-9-prozrachnaya" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-s-kardholderom-i-usilennymi-uglami-dlya-xiaomi-redmi-9a-prozrachnaya" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-s-kardholderom-i-usilennymi-uglami-dlya-xiaomi-redmi-9c-10a-prozrachnaya" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-s-kardholderom-i-usilennymi-uglami-dlya-xiaomi-redmi-note-10-4g-10s-poco-m5s-prozrachnaya" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-s-kardholderom-i-usilennymi-uglami-dlya-xiaomi-redmi-note-10-pro-4g-prozrachnaya" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-s-kardholderom-i-usilennymi-uglami-dlya-xiaomi-redmi-a1-prozrachnaya" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-summer-s-kardholderom-dlya-xiaomi-mi-11t-bezhevaya" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-summer-s-kardholderom-dlya-xiaomi-mi-11t-chernaya" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-summer-s-kardholderom-dlya-xiaomi-mi-12t-pro-chernaya" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-summer-s-kardholderom-dlya-xiaomi-redmi-9-bezhevaya" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-summer-s-kardholderom-dlya-xiaomi-redmi-9-zelenaya" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-summer-s-kardholderom-dlya-xiaomi-redmi-9-sinyaya" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-summer-s-kardholderom-dlya-xiaomi-redmi-9-sirenevaya" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-summer-s-kardholderom-dlya-xiaomi-redmi-9a-bezhevaya" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-summer-s-kardholderom-dlya-xiaomi-redmi-9c-10a-bezhevaya" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-summer-s-kardholderom-dlya-xiaomi-redmi-a1-plus-a2-plus-bezhevaya" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-summer-s-kardholderom-dlya-xiaomi-redmi-note-10-pro-5g-bezhevaya" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-summer-s-kardholderom-dlya-xiaomi-redmi-note-10-pro-5g-zelenaya" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-summer-s-kardholderom-dlya-xiaomi-redmi-note-11-pro-sirenevaya" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-summer-s-kardholderom-dlya-xiaomi-redmi-note-11-pro-chernaya" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-summer-s-kardholderom-dlya-xiaomi-redmi-note-11-11s-rozovaya" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-summer-s-kardholderom-dlya-xiaomi-redmi-note-11-11s-sirenevaya" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-summer-s-kardholderom-dlya-xiaomi-redmi-note-11-11s-chernaya" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-summer-s-kardholderom-dlya-xiaomi-redmi-note-8-pro-sinyaya" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-s-kardholderom-dlya-xiaomi-redmi-a2-2023-prozrachnaya" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-s-kardholderom-dlya-xiaomi-redmi-a2-plus-2023-prozrachnaya" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-s-kardholderom-i-usilennymi-uglami-dlya-xiaomi-mi-13-pro-prozrachnaya" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-s-kardholderom-i-usilennymi-uglami-dlya-xiaomi-mi-13-prozrachnaya" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-summer-s-kardholderom-dlya-xiaomi-redmi-12c-poco-c55-bezhevaya" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-summer-s-kardholderom-dlya-xiaomi-redmi-12c-poco-c55-zelenaya" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-summer-s-kardholderom-dlya-xiaomi-redmi-12c-poco-c55-rozovaya" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-summer-s-kardholderom-dlya-xiaomi-redmi-12c-poco-c55-sinyaya" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-summer-s-kardholderom-dlya-xiaomi-redmi-12c-poco-c55-sirenevaya" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-summer-s-kardholderom-dlya-xiaomi-redmi-12c-poco-c55-chernaya" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-summer-s-kardholderom-dlya-xiaomi-redmi-note-12-pro-4g-sirenevaya" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-s-kardholderom-dlya-xiaomi-redmi-note-12s-prozrachnaya" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-s-kardholderom-dlya-xiaomi-redmi-note-8t-prozrachnaya" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-s-kardholderom-i-usilennymi-uglami-dlya-xiaomi-redmi-12c-prozrachnaya" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-summer-s-kardholderom-dlya-xiaomi-redmi-note-12s-sinyaya" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-summer-s-kardholderom-dlya-xiaomi-redmi-12-sirenevaya" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-winter-s-kardholderom-dlya-redmi-12c-poco-c55-belaya" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-winter-s-kardholderom-dlya-redmi-12c-poco-c55-zelenaya" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-winter-s-kardholderom-dlya-redmi-12c-poco-c55-krasnaya" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-winter-s-kardholderom-dlya-redmi-12c-poco-c55-rozovaya" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-winter-s-kardholderom-dlya-redmi-12c-poco-c55-sinyaya" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-winter-s-kardholderom-dlya-redmi-12c-poco-c55-sirenevaya" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-winter-s-kardholderom-dlya-redmi-12c-poco-c55-chernaya" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-winter-s-kardholderom-dlya-xiaomi-redmi-12-krasnaya" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-winter-s-kardholderom-dlya-xiaomi-redmi-note-12-2023-zelenaya" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-winter-s-kardholderom-dlya-xiaomi-redmi-note-11-pro-sirenevaya" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-winter-s-kardholderom-dlya-xiaomi-redmi-note-12s-krasnaya" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-winter-s-kardholderom-dlya-xiaomi-mi-13-lite-krasnaya" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-winter-s-kardholderom-dlya-xiaomi-redmi-9-krasnaya" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-winter-s-kardholderom-dlya-xiaomi-redmi-9a-zelenaya" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-winter-s-kardholderom-dlya-xiaomi-redmi-note-11-11s-zelenaya" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-winter-s-kardholderom-dlya-xiaomi-redmi-note-12-2023-krasnaya" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-winter-s-kardholderom-dlya-xiaomi-redmi-note-12-2023-rozovaya" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-winter-s-kardholderom-dlya-xiaomi-redmi-note-12-2023-sinyaya" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-winter-s-kardholderom-dlya-xiaomi-redmi-note-12-2023-chernaya" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-summer-s-kardholderom-dlya-xiaomi-redmi-note-13-pro-bezhevaya" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-summer-s-kardholderom-dlya-xiaomi-redmi-note-13-pro-sinyaya" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-summer-s-kardholderom-dlya-xiaomi-redmi-note-13-bezhevaya" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-summer-s-kardholderom-dlya-xiaomi-redmi-note-13-zelenaya" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-summer-s-kardholderom-dlya-xiaomi-redmi-note-13-rozovaya" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-s-kardholderom-i-usilennymi-uglami-dlya-xiaomi-redmi-note-13-pro-prozrachnaya" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-s-kardholderom-i-usilennymi-uglami-dlya-xiaomi-redmi-note-13-prozrachnaya" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-winter-s-kardholderom-dlya-xiaomi-redmi-note-13-pro-zelenaya" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-winter-s-kardholderom-dlya-xiaomi-redmi-note-13-pro-krasnaya" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-winter-s-kardholderom-dlya-xiaomi-redmi-note-13-pro-rozovaya" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-winter-s-kardholderom-dlya-xiaomi-redmi-note-13-pro-sirenevaya" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-winter-s-kardholderom-dlya-xiaomi-redmi-note-13-pro-chernaya" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-winter-s-kardholderom-dlya-xiaomi-redmi-note-13-sinyaya" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-winter-s-kardholderom-dlya-xiaomi-redmi-note-13-sirenevaya" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-summer-s-kardholderom-dlya-xiaomi-redmi-13c-chernaya" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-summer-s-kardholderom-dlya-xiaomi-redmi-13c-zelenaya" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-s-kardholderom-dlya-xiaomi-redmi-note-13-4g-prozrachnaya" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-s-kardholderom-dlya-xiaomi-redmi-note-13-pro-4g-prozrachnaya" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-s-kardholderom-dlya-xiaomi-redmi-9-prozrachnaya" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-s-kardholderom-dlya-xiaomi-redmi-9a-prozrachnaya" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-s-kardholderom-dlya-xiaomi-redmi-9c-10a-prozrachnaya" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-s-kardholderom-dlya-xiaomi-redmi-note-10-pro-4g-prozrachnaya" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-s-kardholderom-dlya-xiaomi-redmi-note-11-pro-1642-prozrachnaya" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-s-kardholderom-dlya-xiaomi-redmi-note-11-11s-prozrachnaya" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-s-kardholderom-dlya-xiaomi-redmi-note-9-pro-9s-prozrachnaya" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-s-kardholderom-dlya-xiaomi-redmi-note-11-e-prozrachnaya" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-summer-s-kardholderom-dlya-oppo-a17k-bezhevaya" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-summer-s-kardholderom-dlya-oppo-a17k-zelenaya" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-s-kardholderom-dlya-realme-c20-c11-prozrachnaya" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-s-kardholderom-dlya-realme-10-prozrachnaya" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-s-kardholderom-i-usilennymi-uglami-dlya-realme-c55-prozrachnaya" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-s-kardholderom-i-usilennymi-uglami-dlya-realme-11-pro-prozrachnaya" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-s-kardholderom-dlya-realme-c67-4g-prozrachnaya" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-summer-s-kardholderom-dlya-poco-m3-pro-redmi-note-10-5g-sinyaya" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-summer-s-kardholderom-dlya-poco-m4-pro-4g-bezhevaya" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-summer-s-kardholderom-dlya-poco-m4-pro-4g-chernaya" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-summer-s-kardholderom-dlya-poco-m4-pro-5g-bezhevaya" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-summer-s-kardholderom-dlya-poco-m4-pro-5g-chernaya" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-summer-s-kardholderom-dlya-poco-m5-chernaya" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-summer-s-kardholderom-dlya-poco-m5s-redmi-note-10-4g-10s-sirenevaya" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-summer-s-kardholderom-dlya-poco-x3-x3-pro-sirenevaya" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-summer-s-kardholderom-dlya-poco-x4-gt-chernaya" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-summer-s-kardholderom-dlya-poco-x4-pro-chernaya" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-summer-s-kardholderom-dlya-poco-x5-pro-zelenaya" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-summer-s-kardholderom-dlya-poco-x5-pro-rozovaya" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-summer-s-kardholderom-dlya-poco-x5-pro-sirenevaya" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-summer-s-kardholderom-dlya-poco-x5-zelenaya" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-summer-s-kardholderom-dlya-poco-x5-sirenevaya" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-s-kardholderom-i-usilennymi-uglami-dlya-poco-m4-pro-5g-prozrachnaya" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-s-kardholderom-i-usilennymi-uglami-dlya-poco-x5-prozrachnaya" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-s-kardholderom-i-usilennymi-uglami-dlya-poco-f5-prozrachnaya" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-winter-s-kardholderom-dlya-poco-f5-pro-krasnaya" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-winter-s-kardholderom-dlya-poco-f5-pro-sirenevaya" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-winter-s-kardholderom-dlya-poco-f5-pro-chernaya" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-winter-s-kardholderom-dlya-poco-m3-krasnaya" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-winter-s-kardholderom-dlya-poco-x5-pro-redmi-note-12-pro-rozovaya" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-winter-s-kardholderom-dlya-poco-x5-pro-redmi-note-12-pro-sirenevaya" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-s-kardholderom-dlya-poco-m6-prozrachnaya" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-s-kardholderom-dlya-poco-x6-pro-prozrachnaya" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-summer-s-kardholderom-dlya-poco-m6-pro-4g-chernaya" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-summer-s-kardholderom-dlya-poco-m6-pro-4g-sirenevaya" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-summer-s-kardholderom-dlya-poco-m6-pro-4g-sinyaya" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-summer-s-kardholderom-dlya-poco-m6-pro-4g-rozovaya" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-summer-s-kardholderom-dlya-poco-m6-pro-4g-zelenaya" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-summer-s-kardholderom-dlya-poco-m6-pro-4g-bezhevaya" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-s-kardholderom-i-usilennymi-uglami-dlya-poco-m6-pro-5g-prozrachnaya" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-s-kardholderom-i-usilennymi-uglami-dlya-poco-x6-prozrachnaya" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-s-kardholderom-dlya-poco-m6-pro-prozrachnaya" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-s-kardholderom-dlya-poco-m4-pro-4g-prozrachnaya" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-s-kardholderom-dlya-infinix-hot-11-play-prozrachnaya" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-s-kardholderom-dlya-infinix-hot-12-play-prozrachnaya" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-s-kardholderom-dlya-infinix-hot-12i-prozrachnaya" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-s-kardholderom-dlya-infinix-note-12-g96-prozrachnaya" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-s-kardholderom-dlya-infinix-smart-6-plus-prozrachnaya" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-s-kardholderom-dlya-infinix-smart-6-prozrachnaya" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-s-kardholderom-dlya-infinix-hot-20-play-4g-prozrachnaya" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-s-kardholderom-dlya-infinix-hot-30i-prozrachnaya" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-winter-s-kardholderom-dlya-infinix-hot-30-play-zelenaya" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-winter-s-kardholderom-dlya-infinix-note-12-g96-zelenaya" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-winter-s-kardholderom-dlya-infinix-note-12-g96-belaya" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-s-kardholderom-dlya-tecno-shark-8p-prozrachnaya" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-s-kardholderom-dlya-tecno-shark-9-pro-prozrachnaya" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-s-kardholderom-i-usilennymi-uglami-dlya-tecno-pova-3-prozrachnaya" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-s-kardholderom-dlya-tecno-spark-10c-prozrachnaya" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-s-kardholderom-dlya-tecno-camon-20-prozrachnaya" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-s-kardholderom-i-usilennymi-uglami-dlya-tecno-spark-10-prozrachnaya" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-s-kardholderom-i-usilennymi-uglami-dlya-tecno-spark-go-2023-prozrachnaya" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-winter-s-kardholderom-dlya-tecno-pova-4-zelenaya" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-s-kardholderom-i-usilennymi-uglami-dlya-tecno-camon-20-pro-prozrachnaya" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-s-kardholderom-i-usilennymi-uglami-dlya-tecno-camon-20-prozrachnaya" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-s-kardholderom-dlya-tecno-pova-5-pro-prozrachnaya" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-huawei-nova-9-bordovyj" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-huawei-nova-9-krasnyj" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-huawei-nova-9-rozovo-zolotistyj" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-huawei-nova-9-sinij" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-huawei-nova-9-chernyj" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-huawei-honor-50-lite-bordovyj" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-huawei-honor-50-lite-krasnyj" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-huawei-honor-50-lite-rozovo-zolotistyj" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-huawei-honor-50-lite-sinij" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-huawei-honor-x7a-bordovyj" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-huawei-honor-x8a-sinij" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-huawei-honor-x6-krasnyj" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-huawei-honor-x6-rozovo-zolotistyj" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-huawei-honor-90-lite-zolotistyj" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-huawei-honor-90-lite-krasnyj" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-huawei-honor-90-lite-rozovo-zolotistyj" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-huawei-honor-90-bordovyj" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-huawei-honor-90-krasnyj" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-huawei-honor-90-rozovo-zolotistyj" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-huawei-honor-90-sinij" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-huawei-nova-11i-krasnyj" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-huawei-nova-11i-sinij" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-huawei-honor-x8b-chernyj" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-huawei-honor-8-zolotistyj" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-huawei-honor-8-chernyj" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-huawei-honor-9-rozovo-zolotistyj" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-huawei-honor-10-krasnyj" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-huawei-y5-prime-2018-honor-7a-zolotistyj" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-huawei-y5-prime-2018-honor-7a-chernyj" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-huawei-y9-2019-zolotistyj" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-huawei-y9-2019-sinij" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-huawei-honor-20-lite-zolotistyj" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-huawei-p-smart-z-honor-9x-krasnyj" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-huawei-honor-9x-prime-krasnyj" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-huawei-y6-2019-honor-8a-krasnyj" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-huawei-honor-30-pro-bordovyj" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-huawei-honor-30-pro-zolotistyj" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-huawei-honor-30-pro-krasnyj" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-huawei-honor-30-pro-rozovo-zolotistyj" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-huawei-honor-30-pro-sinij" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-huawei-honor-30-bordovyj" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-huawei-honor-30-krasnyj" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-huawei-honor-30-sinij" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-huawei-honor-9a-krasnyj" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-huawei-honor-9c-krasnyj" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-huawei-p40-lite-e-y7p-krasnyj" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-huawei-p40-lite-nova-6se-nova-7i-bordovyj" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-huawei-p40-lite-nova-6se-nova-7i-krasnyj" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-huawei-p40-lite-nova-6se-nova-7i-sinij" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-huawei-p40-bordovyj" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-huawei-p40-zolotistyj" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-huawei-p40-krasnyj" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-huawei-p40-rozovo-zolotistyj" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-huawei-p40-sinij" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-huawei-p40-chernyj" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-huawei-y5-prime-2018-honor-7a-bordovyj" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-huawei-honor-30-pro-rozovyj" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-huawei-honor-30-rozovyj" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-huawei-p40-lite-nova-6se-nova-7i-rozovyj" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-huawei-p40-rozovyj" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-huawei-nova-8se-bordovyj" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-huawei-nova-8se-krasnyj" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-huawei-nova-8se-sinij" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-huawei-honor-x8-2022-krasnyj" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-huawei-honor-x8-2022-sinij" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-iphone-14-plus-sinij" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-iphone-11-pro-max-bordovyj" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-iphone-11-pro-max-sinij" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-iphone-11-pro-sinij" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-iphone-11-pro-bordovyj" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-iphone-12-mini-sirenevyj" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-iphone-12-pro-max-sirenevyj" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-iphone-12-12-pro-bordovyj" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-iphone-13-mini-sirenevyj" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-iphone-13-pro-max-sirenevyj" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-iphone-13-pro-krasnyj" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-iphone-13-pro-sirenevyj" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-iphone-5-5s-se-sirenevyj" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-iphone-xr-sirenevyj" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-samsung-galaxy-a04s-zolotistyj" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-samsung-galaxy-a14-krasnyj" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-samsung-galaxy-a24-bordovyj" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-samsung-galaxy-a24-chernyj" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-samsung-galaxy-a34-chernyj" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-samsung-galaxy-a05s-zolotistyj" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-samsung-galaxy-a35-zolotistyj" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-samsung-galaxy-j2-pro-2018-chernyj" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-samsung-galaxy-j2-pro-2018-zolotistyj" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-samsung-galaxy-a9-2018-chernyj" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-samsung-galaxy-a9-2018-zolotistyj" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-samsung-galaxy-a6s-2018-zolotistyj" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-samsung-galaxy-s10-bordovyj" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-samsung-galaxy-j6-plus-2018-sinij" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-samsung-galaxy-a60-sinij" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-samsung-galaxy-a60-bordovyj" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-samsung-galaxy-a60-rozovo-zolotistaya" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-samsung-galaxy-a60-zolotistyj" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-samsung-galaxy-a60-chernyj" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-samsung-galaxy-m30-chernyj" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-samsung-galaxy-m30-krasnyj" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-samsung-galaxy-m30-zolotistyj" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-samsung-galaxy-note-10-plus-bordovyj" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-samsung-galaxy-note-10-bordovyj" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-samsung-galaxy-note-10-chernyj" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-samsung-galaxy-note-10-sinij" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-samsung-galaxy-note-10-zolotistyj" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-samsung-galaxy-s11-plus-s20-ultra-zolotistyj" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-samsung-galaxy-s11-plus-s20-ultra-bordovyj" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-samsung-galaxy-s11-plus-s20-ultra-krasnyj" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-samsung-galaxy-s11-lite-s20-bordovyj" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-samsung-galaxy-s11-lite-s20-zolotistyj" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-samsung-galaxy-s11-lite-s20-krasnyj" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-samsung-galaxy-a21-krasnyj" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-samsung-galaxy-a3-2017-bordovyj" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-samsung-galaxy-a41-krasnyj" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-samsung-galaxy-a11-sinij" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-samsung-galaxy-m11-krasnyj" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-samsung-galaxy-a42-zolotistyj" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-samsung-galaxy-a42-krasnyj" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-samsung-galaxy-a42-rozovo-zolotistyj" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-samsung-galaxy-a42-sinij" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-samsung-galaxy-a42-chernyj" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-samsung-galaxy-a52-krasnyj" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-samsung-galaxy-a72-krasnyj" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-samsung-galaxy-a72-rozovo-zolotistyj" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-samsung-galaxy-a72-sinij" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-samsung-galaxy-a52-chernyj" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-samsung-galaxy-a72-bordovyj" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-samsung-galaxy-a03s-krasnyj" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-samsung-galaxy-s9-plus-bordovyj" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-samsung-galaxy-j2-pro-2018-krasnyj" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-samsung-galaxy-s11-lite-s20-chernyj" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-samsung-galaxy-a22s-krasnyj" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-samsung-galaxy-a22s-sinij" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-samsung-galaxy-a13-4g-bordovyj" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-samsung-galaxy-a13-4g-krasnyj" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-samsung-galaxy-a23-bordovyj" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-samsung-galaxy-a33-bordovyj" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-samsung-galaxy-a33-krasnyj" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-samsung-galaxy-a33-rozovo-zolotistyj" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-samsung-galaxy-a33-sinij" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-samsung-galaxy-a53-bordovyj" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-samsung-galaxy-a53-krasnyj" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-samsung-galaxy-a53-rozovo-zolotistyj" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-samsung-galaxy-a73-bordovyj" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-samsung-galaxy-a73-krasnyj" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-samsung-galaxy-a73-rozovo-zolotistyj" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-samsung-galaxy-a73-sinij" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-samsung-galaxy-a73-chernyj" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-samsung-galaxy-a03-core-sirenevyj" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-samsung-galaxy-a12-sirenevyj" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-samsung-galaxy-a13-4g-sirenevyj" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-xiaomi-mi-12-lite-sinij" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-xiaomi-mi-12t-12t-pro-bordovyj" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-xiaomi-mi-12t-12t-pro-krasnyj" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-xiaomi-mi-12t-12t-pro-rozovo-zolotistyj" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-xiaomi-mi-12t-12t-pro-sinij" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-xiaomi-mi-mix-2-rozovo-zolotistyj" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-xiaomi-redmi-a1-2022-bordovyj" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-xiaomi-redmi-a1-2022-zolotistyj" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-xiaomi-redmi-a1-2022-krasnyj" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-xiaomi-redmi-a1-2022-rozovo-zolotistyj" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-xiaomi-redmi-a1-2022-sinij" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-xiaomi-redmi-a1-2022-chernyj" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-xiaomi-redmi-note-11e-bordovyj" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-xiaomi-redmi-note-11e-krasnyj" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-xiaomi-redmi-note-11e-rozovo-zolotistyj" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-xiaomi-redmi-note-11e-sinij" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-xiaomi-redmi-note-11e-chernyj" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-xiaomi-mi-11t-bordovyj" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-xiaomi-mi-11t-krasnyj" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-xiaomi-mi-11t-sinij" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-xiaomi-mi-13-pro-bordovyj" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-xiaomi-mi-13-pro-krasnyj" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-xiaomi-mi-13-pro-rozovo-zolotistyj" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-xiaomi-mi-13-bordovyj" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-xiaomi-mi-13-krasnyj" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-xiaomi-mi-13-sinij" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-xiaomi-redmi-12c-poco-c55-bordovyj" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-xiaomi-redmi-12c-poco-c55-rozovo-zolotistyj" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-xiaomi-redmi-12c-poco-c55-chernyj" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-xiaomi-redmi-note-12-4g-2023-rozovo-zolotistyj" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-xiaomi-redmi-note-12-4g-2023-sirenevyj" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-xiaomi-redmi-note-12-pro-4g-bordovyj" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-xiaomi-redmi-note-12-pro-4g-zolotistyj" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-xiaomi-redmi-note-12-pro-4g-krasnyj" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-xiaomi-redmi-note-12-pro-4g-sinij" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-xiaomi-redmi-note-12-pro-5g-bordovyj" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-xiaomi-redmi-note-12-pro-5g-zolotistyj" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-xiaomi-redmi-note-12-pro-5g-rozovo-zolotistyj" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-xiaomi-redmi-note-12-pro-5g-sirenevyj" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-xiaomi-redmi-note-12-pro-plus-bordovyj" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-xiaomi-redmi-note-12-pro-plus-krasnyj" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-xiaomi-redmi-note-12-pro-plus-rozovo-zolotistyj" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-xiaomi-redmi-note-12-pro-plus-sirenevyj" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-xiaomi-redmi-12-rozovo-zolotistyj" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-xiaomi-redmi-note-12s-sirenevaya" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-xiaomi-redmi-13c-krasnyj" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-xiaomi-redmi-13c-rozovo-zolotistyj" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-xiaomi-redmi-5-zolotistyj" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-xiaomi-redmi-6a-chernyj" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-xiaomi-redmi-note-4x-zolotistyj" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-xiaomi-redmi-note-6-pro-bordovyj" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-xiaomi-mi-5x-a1-zolotistyj" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-xiaomi-redmi-note-5-pro-chernyj" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-xiaomi-redmi-note-4x-bordovyj" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-xiaomi-redmi-go-bordovyj" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-xiaomi-redmi-note-8-chernyj" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-xiaomi-redmi-8a-zolotistyj" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-xiaomi-mi-note-10-krasnyj" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-xiaomi-mi-mix-2-bordovyj" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-xiaomi-redmi-5-krasnyj" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-xiaomi-redmi-5a-krasnyj" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-xiaomi-redmi-8a-sinij" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-xiaomi-mi-note-10-lite-bordovyj" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-xiaomi-redmi-9-krasnyj" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-xiaomi-redmi-9-rozovo-zolotistyj" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-xiaomi-redmi-9a-zolotistyj" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-poco-m3-krasnyj" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-poco-m3-rozovo-zolotistyj" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-poco-x3-x3-pro-krasnyj" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-xiaomi-mi10t-lite-zolotistyj" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-xiaomi-mi10t-lite-chernyj" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-xiaomi-mi10t-10t-pro-zolotistyj" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-xiaomi-mi10t-10t-pro-krasnyj" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-xiaomi-mi10t-10t-pro-sinij" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-xiaomi-redmi-note-9t-krasnyj" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-xiaomi-redmi-note-9t-sinij" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-xiaomi-redmi-9a-sinij" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-poco-f3-bordovyj" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-poco-f3-krasnyj" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-xiaomi-redmi-9t-bordovyj" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-xiaomi-redmi-note-10-pro-5g-bordovyj" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-xiaomi-redmi-note-10-pro-5g-krasnyj" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-xiaomi-redmi-note-10-pro-5g-rozovo-zolotistyj" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-xiaomi-redmi-note-10-pro-5g-sinij" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-xiaomi-redmi-note-9t-bordovyj" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-xiaomi-redmi-10-krasnyj" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-xiaomi-redmi-10-sinij" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-xiaomi-mi-6x-a2-bordovyj" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-xiaomi-redmi-5-plus-bordovyj" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-xiaomi-redmi-7-krasnyj" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-poco-m4-pro-4g-bordovyj" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-poco-m4-pro-4g-rozovo-zolotistyj" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-xiaomi-redmi-10c-poco-c40-krasnyj" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-xiaomi-mi-12-12x-bordovyj" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-xiaomi-mi-12-12x-krasnyj" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-xiaomi-mi-12-12x-sinij" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-xiaomi-redmi-9-sirenevyj" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-xiaomi-redmi-9a-sirenevyj" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-zte-blade-a71-2021-krasnyj" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-zte-blade-a71-2021-rozovo-zolotistyj" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-zte-blade-v30-vita-2021-zolotistyj" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-zte-blade-v30-vita-2021-rozovo-zolotistyj" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-poco-x4-gt-zolotistyj" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-poco-x4-gt-krasnyj" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-poco-f4-bordovyj" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-poco-f4-krasnyj" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-poco-f4-rozovo-zolotistyj" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-poco-f4-sinij" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-poco-x5-pro-zolotistyj" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-poco-x5-pro-sinij" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-poco-x5-pro-chernyj" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-poco-x5-zolotistyj" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-poco-x5-rozovo-zolotistyj" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-poco-x5-chernyj" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-poco-f5-pro-redmi-k60-krasnyj" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-poco-f5-pro-redmi-k60-chernyj" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-poco-x6-zolotistyj" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-poco-x6-chernyj" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-poco-x4-pro-bordovyj" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-poco-x4-pro-zolotistyj" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-poco-x4-pro-krasnyj" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-poco-x4-pro-rozovo-zolotistyj" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-poco-x4-pro-sinij" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-poco-x4-pro-chernyj" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-realme-6-pro-rozovo-zolotistyj" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-realme-7-4g-krasnyj" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-realme-7-4g-rozovo-zolotistyj" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-realme-9-4g-krasnyj" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-realme-9-4g-rozovo-zolotistyj" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-realme-9i-4g-krasnyj" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-realme-c21y-rozovo-zolotistyj" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-realme-c31-chernyj" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-realme-10-4g-zolotistyj" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-realme-10-4g-rozovo-zolotistyj" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-realme-10-4g-chernyj" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-realme-c55-krasnyj" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-realme-c55-rozovo-zolotistyj" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-realme-c55-sirenevyj" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-realme-c55-chernyj" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-realme-narzo-n55-c55-bordovyj" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-realme-narzo-n55-c55-zolotistyj" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-realme-narzo-n55-c55-krasnyj" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-realme-narzo-n55-c55-rozovo-zolotistyj" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-realme-narzo-n55-c55-sinij" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-realme-narzo-n55-c55-chernyj" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-realme-c51-53-zolotistyj" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-realme-c51-53-rozovo-zolotistyj" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-realme-11-pro-plus-chernyj" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-realme-11-zolotistyj" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-realme-c67-chernyj" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-realme-note-50-zolotistyj" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-infinix-hot-11-nfs-bordovyj" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-infinix-note-12-pro-bordovyj" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-infinix-note-12-pro-zolotistyj" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-infinix-note-12-pro-krasnyj" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-infinix-note-12-pro-rozovo-zolotistyj" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-infinix-note-12-pro-chernyj" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-infinix-note-12-vip-krasnyj" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-infinix-smart-6-plus-krasnyj" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-infinix-smart-6-plus-rozovo-zolotistyj" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-infinix-smart-6-plus-sinij" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-infinix-hot-12-pro-krasnyj" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-infinix-hot-30i-zolotistyj" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-infinix-hot-40-40-pro-zolotistyj" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-infinix-hot-40-40-pro-chernyj" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-infinix-hot-40i-zolotistyj" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-infinix-smart-7-plus-zolotistyj" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-infinix-smart-8-zolotistyj" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-tecno-pop-6-pro-bordovyj" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-tecno-pop-6-pro-krasnyj" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-tecno-pop-6-pro-rozovo-zolotistyj" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-tecno-pop-6-pro-sinij" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-tecno-pova-2-krasnyj" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-tecno-pova-2-rozovo-zolotistyj" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-tecno-pova-3-bordovyj" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-tecno-pova-3-krasnyj" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-tecno-pova-3-rozovo-zolotistyj" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-tecno-spark-6-go-bordovyj" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-tecno-spark-6-go-krasnyj" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-tecno-spark-6-go-rozovo-zolotistyj" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-tecno-spark-8p-krasnyj" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-tecno-spark-9-pro-bordovyj" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-tecno-spark-9-pro-krasnyj" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-tecno-spark-9-pro-rozovo-zolotistyj" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-tecno-spark-9-pro-sinij" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-tecno-camon-19-neo-krasnyj" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-tecno-camon-19-neo-rozovo-zolotistyj" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-tecno-camon-19-krasnyj" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-tecno-camon-19-rozovo-zolotistyj" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-tecno-pova-4-pro-bordovyj" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-tecno-pova-4-pro-krasnyj" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-tecno-pova-4-bordovyj" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-tecno-pova-4-rozovo-zolotistyj" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-tecno-pova-4-sinij" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-tecno-spark-10-4g-bordovyj" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-tecno-spark-10-4g-chernyj" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-tecno-spark-10c-zolotistyj" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-tecno-camon-18-krasnyj" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-tecno-camon-18-rozovo-zolotistyj" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-tecno-camon-20-pro-5g-chernyj" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-tecno-camon-20-zolotistyj" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-tecno-pova-5-rozovo-zolotistyj" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-tecno-pova-5-chernyj" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-tecno-pova-neo-3-bordovyj" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-tecno-spark-10-pro-sinij" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-tecno-spark-20-pro-zolotistyj" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-tecno-spark-20-zolotistyj" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-oppo-a17-chernyj" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-oppo-a17k-chernyj" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-oppo-a17-bordovyj" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-oppo-a17-krasnyj" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-oppo-a17-rozovo-zolotistyj" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-oppo-a17-sinij" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-oppo-a17k-bordovyj" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-oppo-a17k-zolotistyj" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-oppo-a17k-krasnyj" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-oppo-a17k-rozovo-zolotistyj" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-oppo-a17k-sinij" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-oppo-a54-bordovyj" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-oppo-a54-sinij" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-oppo-a57s-zolotistyj" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-oppo-a57s-krasnyj" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-oppo-a57s-sinij" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-oppo-a57s-chernyj" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-itel-vision-3-plus-p682lpn-rozovo-zolotistyj" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-vivo-t1-4g-2022-bordovyj" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-vivo-t1-4g-2022-krasnyj" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-vivo-t1-4g-2022-rozovo-zolotistyj" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-vivo-y1s-2020-bordovyj" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-vivo-y1s-2020-zolotistyj" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-vivo-y1s-2020-krasnyj" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-vivo-y1s-2020-rozovo-zolotistyj" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-vivo-y21-y33s-2021-bordovyj" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-vivo-y21-y33s-2021-rozovo-zolotistyj" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-vivo-y22-2022-krasnyj" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-vivo-y22-2022-rozovo-zolotistyj" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-vivo-y22-2022-sinij" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-vivo-y35-2022-bordovyj" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-vivo-y35-2022-rozovo-zolotistyj" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" mc:Ignorable="xr">
   <sheetPr>
     <outlinePr summaryBelow="0"/>
   </sheetPr>
-  <dimension ref="A1:N712"/>
+  <dimension ref="A1:N711"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="7" topLeftCell="A8" state="frozen" activePane="bottomLeft"/>
       <selection pane="bottomLeft" activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="6" customWidth="1"/>
     <col min="2" max="2" width="44" customWidth="1"/>
     <col min="3" max="3" width="9" customWidth="1"/>
     <col min="4" max="4" width="9" customWidth="1"/>
     <col min="5" max="5" width="9" customWidth="1"/>
     <col min="6" max="6" width="9" customWidth="1"/>
     <col min="7" max="7" width="9" customWidth="1"/>
     <col min="8" max="8" width="9" customWidth="1"/>
     <col min="10" max="10" hidden="1" width="9.140625" customWidth="1"/>
     <col min="11" max="11" hidden="1" width="9.140625" customWidth="1"/>
     <col min="12" max="12" hidden="1" width="9.140625" customWidth="1"/>
     <col min="13" max="13" hidden="1" width="9.140625" customWidth="1"/>
     <col min="14" max="14" hidden="1" width="9.140625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="H1" s="7" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2">
       <c r="H2" s="7" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3">
       <c r="H3" s="7" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="4">
       <c r="H4" s="0" t="s">
         <v>3</v>
       </c>
       <c r="I4" s="0">
         <f>IF( 10000&gt;K4,K4,IF( 20000&gt;L4,L4,IF( 50000&gt;M4,M4,N4)))</f>
       </c>
       <c r="J4" s="0">
-        <f>SUBTOTAL(9,J8:J713)</f>
+        <f>SUBTOTAL(9,J8:J712)</f>
       </c>
       <c r="K4" s="0">
-        <f>SUBTOTAL(9,K8:K713)</f>
+        <f>SUBTOTAL(9,K8:K712)</f>
       </c>
       <c r="L4" s="0">
-        <f>SUBTOTAL(9,L8:L713)</f>
+        <f>SUBTOTAL(9,L8:L712)</f>
       </c>
       <c r="M4" s="0">
-        <f>SUBTOTAL(9,M8:M713)</f>
+        <f>SUBTOTAL(9,M8:M712)</f>
       </c>
       <c r="N4" s="0">
-        <f>SUBTOTAL(9,N8:N713)</f>
+        <f>SUBTOTAL(9,N8:N712)</f>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="8" t="s">
         <v>4</v>
       </c>
       <c r="B6" s="8" t="s">
         <v>5</v>
       </c>
       <c r="C6" s="8" t="s">
         <v>6</v>
       </c>
       <c r="D6" s="8" t="s">
         <v>7</v>
       </c>
       <c r="E6" s="8" t="s">
         <v>8</v>
       </c>
       <c r="F6" s="8" t="s">
         <v>9</v>
       </c>
       <c r="G6" s="8" t="s">
         <v>10</v>
       </c>
       <c r="H6" s="8" t="s">
@@ -8004,63 +7998,63 @@
       </c>
       <c r="J94" s="0">
         <f>C94*H94</f>
       </c>
       <c r="K94" s="0">
         <f>D94*H94</f>
       </c>
       <c r="L94" s="0">
         <f>E94*H94</f>
       </c>
       <c r="M94" s="0">
         <f>F94*H94</f>
       </c>
       <c r="N94" s="0">
         <f>G94*H94</f>
       </c>
     </row>
     <row r="95" outlineLevel="1">
       <c r="A95" s="2" t="s">
         <v>182</v>
       </c>
       <c r="B95" s="5" t="s">
         <v>183</v>
       </c>
       <c r="C95" s="3">
-        <v>69</v>
+        <v>45</v>
       </c>
       <c r="D95" s="3">
-        <v>89</v>
+        <v>65</v>
       </c>
       <c r="E95" s="3">
-        <v>79</v>
+        <v>55</v>
       </c>
       <c r="F95" s="3">
-        <v>74</v>
+        <v>50</v>
       </c>
       <c r="G95" s="3">
-        <v>69</v>
+        <v>45</v>
       </c>
       <c r="H95" s="4"/>
       <c r="I95" s="3">
         <f>IF( 10000&gt;K4,K95,IF( 20000&gt;L4,L95,IF( 50000&gt;M4,M95,N95)))</f>
       </c>
       <c r="J95" s="0">
         <f>C95*H95</f>
       </c>
       <c r="K95" s="0">
         <f>D95*H95</f>
       </c>
       <c r="L95" s="0">
         <f>E95*H95</f>
       </c>
       <c r="M95" s="0">
         <f>F95*H95</f>
       </c>
       <c r="N95" s="0">
         <f>G95*H95</f>
       </c>
     </row>
     <row r="96" outlineLevel="1">
       <c r="A96" s="2" t="s">
         <v>184</v>
       </c>
@@ -8340,63 +8334,63 @@
       </c>
       <c r="J102" s="0">
         <f>C102*H102</f>
       </c>
       <c r="K102" s="0">
         <f>D102*H102</f>
       </c>
       <c r="L102" s="0">
         <f>E102*H102</f>
       </c>
       <c r="M102" s="0">
         <f>F102*H102</f>
       </c>
       <c r="N102" s="0">
         <f>G102*H102</f>
       </c>
     </row>
     <row r="103" outlineLevel="1">
       <c r="A103" s="2" t="s">
         <v>198</v>
       </c>
       <c r="B103" s="5" t="s">
         <v>199</v>
       </c>
       <c r="C103" s="3">
-        <v>45</v>
+        <v>20</v>
       </c>
       <c r="D103" s="3">
-        <v>65</v>
+        <v>28</v>
       </c>
       <c r="E103" s="3">
-        <v>55</v>
+        <v>24</v>
       </c>
       <c r="F103" s="3">
-        <v>50</v>
+        <v>22</v>
       </c>
       <c r="G103" s="3">
-        <v>45</v>
+        <v>20</v>
       </c>
       <c r="H103" s="4"/>
       <c r="I103" s="3">
         <f>IF( 10000&gt;K4,K103,IF( 20000&gt;L4,L103,IF( 50000&gt;M4,M103,N103)))</f>
       </c>
       <c r="J103" s="0">
         <f>C103*H103</f>
       </c>
       <c r="K103" s="0">
         <f>D103*H103</f>
       </c>
       <c r="L103" s="0">
         <f>E103*H103</f>
       </c>
       <c r="M103" s="0">
         <f>F103*H103</f>
       </c>
       <c r="N103" s="0">
         <f>G103*H103</f>
       </c>
     </row>
     <row r="104" outlineLevel="1">
       <c r="A104" s="2" t="s">
         <v>200</v>
       </c>
@@ -8886,63 +8880,63 @@
       </c>
       <c r="J115" s="0">
         <f>C115*H115</f>
       </c>
       <c r="K115" s="0">
         <f>D115*H115</f>
       </c>
       <c r="L115" s="0">
         <f>E115*H115</f>
       </c>
       <c r="M115" s="0">
         <f>F115*H115</f>
       </c>
       <c r="N115" s="0">
         <f>G115*H115</f>
       </c>
     </row>
     <row r="116" outlineLevel="1">
       <c r="A116" s="2" t="s">
         <v>224</v>
       </c>
       <c r="B116" s="5" t="s">
         <v>225</v>
       </c>
       <c r="C116" s="3">
-        <v>20</v>
+        <v>25</v>
       </c>
       <c r="D116" s="3">
-        <v>28</v>
+        <v>33</v>
       </c>
       <c r="E116" s="3">
-        <v>24</v>
+        <v>29</v>
       </c>
       <c r="F116" s="3">
-        <v>22</v>
+        <v>27</v>
       </c>
       <c r="G116" s="3">
-        <v>20</v>
+        <v>25</v>
       </c>
       <c r="H116" s="4"/>
       <c r="I116" s="3">
         <f>IF( 10000&gt;K4,K116,IF( 20000&gt;L4,L116,IF( 50000&gt;M4,M116,N116)))</f>
       </c>
       <c r="J116" s="0">
         <f>C116*H116</f>
       </c>
       <c r="K116" s="0">
         <f>D116*H116</f>
       </c>
       <c r="L116" s="0">
         <f>E116*H116</f>
       </c>
       <c r="M116" s="0">
         <f>F116*H116</f>
       </c>
       <c r="N116" s="0">
         <f>G116*H116</f>
       </c>
     </row>
     <row r="117" outlineLevel="1">
       <c r="A117" s="2" t="s">
         <v>226</v>
       </c>
@@ -8970,63 +8964,63 @@
       </c>
       <c r="J117" s="0">
         <f>C117*H117</f>
       </c>
       <c r="K117" s="0">
         <f>D117*H117</f>
       </c>
       <c r="L117" s="0">
         <f>E117*H117</f>
       </c>
       <c r="M117" s="0">
         <f>F117*H117</f>
       </c>
       <c r="N117" s="0">
         <f>G117*H117</f>
       </c>
     </row>
     <row r="118" outlineLevel="1">
       <c r="A118" s="2" t="s">
         <v>228</v>
       </c>
       <c r="B118" s="5" t="s">
         <v>229</v>
       </c>
       <c r="C118" s="3">
-        <v>25</v>
+        <v>69</v>
       </c>
       <c r="D118" s="3">
-        <v>33</v>
+        <v>89</v>
       </c>
       <c r="E118" s="3">
-        <v>29</v>
+        <v>79</v>
       </c>
       <c r="F118" s="3">
-        <v>27</v>
+        <v>74</v>
       </c>
       <c r="G118" s="3">
-        <v>25</v>
+        <v>69</v>
       </c>
       <c r="H118" s="4"/>
       <c r="I118" s="3">
         <f>IF( 10000&gt;K4,K118,IF( 20000&gt;L4,L118,IF( 50000&gt;M4,M118,N118)))</f>
       </c>
       <c r="J118" s="0">
         <f>C118*H118</f>
       </c>
       <c r="K118" s="0">
         <f>D118*H118</f>
       </c>
       <c r="L118" s="0">
         <f>E118*H118</f>
       </c>
       <c r="M118" s="0">
         <f>F118*H118</f>
       </c>
       <c r="N118" s="0">
         <f>G118*H118</f>
       </c>
     </row>
     <row r="119" outlineLevel="1">
       <c r="A119" s="2" t="s">
         <v>230</v>
       </c>
@@ -9180,147 +9174,147 @@
       </c>
       <c r="J122" s="0">
         <f>C122*H122</f>
       </c>
       <c r="K122" s="0">
         <f>D122*H122</f>
       </c>
       <c r="L122" s="0">
         <f>E122*H122</f>
       </c>
       <c r="M122" s="0">
         <f>F122*H122</f>
       </c>
       <c r="N122" s="0">
         <f>G122*H122</f>
       </c>
     </row>
     <row r="123" outlineLevel="1">
       <c r="A123" s="2" t="s">
         <v>238</v>
       </c>
       <c r="B123" s="5" t="s">
         <v>239</v>
       </c>
       <c r="C123" s="3">
-        <v>69</v>
+        <v>25</v>
       </c>
       <c r="D123" s="3">
-        <v>89</v>
+        <v>33</v>
       </c>
       <c r="E123" s="3">
-        <v>79</v>
+        <v>29</v>
       </c>
       <c r="F123" s="3">
-        <v>74</v>
+        <v>27</v>
       </c>
       <c r="G123" s="3">
-        <v>69</v>
+        <v>25</v>
       </c>
       <c r="H123" s="4"/>
       <c r="I123" s="3">
         <f>IF( 10000&gt;K4,K123,IF( 20000&gt;L4,L123,IF( 50000&gt;M4,M123,N123)))</f>
       </c>
       <c r="J123" s="0">
         <f>C123*H123</f>
       </c>
       <c r="K123" s="0">
         <f>D123*H123</f>
       </c>
       <c r="L123" s="0">
         <f>E123*H123</f>
       </c>
       <c r="M123" s="0">
         <f>F123*H123</f>
       </c>
       <c r="N123" s="0">
         <f>G123*H123</f>
       </c>
     </row>
     <row r="124" outlineLevel="1">
       <c r="A124" s="2" t="s">
         <v>240</v>
       </c>
       <c r="B124" s="5" t="s">
         <v>241</v>
       </c>
       <c r="C124" s="3">
-        <v>25</v>
+        <v>69</v>
       </c>
       <c r="D124" s="3">
-        <v>33</v>
+        <v>89</v>
       </c>
       <c r="E124" s="3">
-        <v>29</v>
+        <v>79</v>
       </c>
       <c r="F124" s="3">
-        <v>27</v>
+        <v>74</v>
       </c>
       <c r="G124" s="3">
-        <v>25</v>
+        <v>69</v>
       </c>
       <c r="H124" s="4"/>
       <c r="I124" s="3">
         <f>IF( 10000&gt;K4,K124,IF( 20000&gt;L4,L124,IF( 50000&gt;M4,M124,N124)))</f>
       </c>
       <c r="J124" s="0">
         <f>C124*H124</f>
       </c>
       <c r="K124" s="0">
         <f>D124*H124</f>
       </c>
       <c r="L124" s="0">
         <f>E124*H124</f>
       </c>
       <c r="M124" s="0">
         <f>F124*H124</f>
       </c>
       <c r="N124" s="0">
         <f>G124*H124</f>
       </c>
     </row>
     <row r="125" outlineLevel="1">
       <c r="A125" s="2" t="s">
         <v>242</v>
       </c>
       <c r="B125" s="5" t="s">
         <v>243</v>
       </c>
       <c r="C125" s="3">
-        <v>69</v>
+        <v>45</v>
       </c>
       <c r="D125" s="3">
-        <v>89</v>
+        <v>65</v>
       </c>
       <c r="E125" s="3">
-        <v>79</v>
+        <v>55</v>
       </c>
       <c r="F125" s="3">
-        <v>74</v>
+        <v>50</v>
       </c>
       <c r="G125" s="3">
-        <v>69</v>
+        <v>45</v>
       </c>
       <c r="H125" s="4"/>
       <c r="I125" s="3">
         <f>IF( 10000&gt;K4,K125,IF( 20000&gt;L4,L125,IF( 50000&gt;M4,M125,N125)))</f>
       </c>
       <c r="J125" s="0">
         <f>C125*H125</f>
       </c>
       <c r="K125" s="0">
         <f>D125*H125</f>
       </c>
       <c r="L125" s="0">
         <f>E125*H125</f>
       </c>
       <c r="M125" s="0">
         <f>F125*H125</f>
       </c>
       <c r="N125" s="0">
         <f>G125*H125</f>
       </c>
     </row>
     <row r="126" outlineLevel="1">
       <c r="A126" s="2" t="s">
         <v>244</v>
       </c>
@@ -9810,63 +9804,63 @@
       </c>
       <c r="J137" s="0">
         <f>C137*H137</f>
       </c>
       <c r="K137" s="0">
         <f>D137*H137</f>
       </c>
       <c r="L137" s="0">
         <f>E137*H137</f>
       </c>
       <c r="M137" s="0">
         <f>F137*H137</f>
       </c>
       <c r="N137" s="0">
         <f>G137*H137</f>
       </c>
     </row>
     <row r="138" outlineLevel="1">
       <c r="A138" s="2" t="s">
         <v>268</v>
       </c>
       <c r="B138" s="5" t="s">
         <v>269</v>
       </c>
       <c r="C138" s="3">
-        <v>45</v>
+        <v>20</v>
       </c>
       <c r="D138" s="3">
-        <v>65</v>
+        <v>28</v>
       </c>
       <c r="E138" s="3">
-        <v>55</v>
+        <v>24</v>
       </c>
       <c r="F138" s="3">
-        <v>50</v>
+        <v>22</v>
       </c>
       <c r="G138" s="3">
-        <v>45</v>
+        <v>20</v>
       </c>
       <c r="H138" s="4"/>
       <c r="I138" s="3">
         <f>IF( 10000&gt;K4,K138,IF( 20000&gt;L4,L138,IF( 50000&gt;M4,M138,N138)))</f>
       </c>
       <c r="J138" s="0">
         <f>C138*H138</f>
       </c>
       <c r="K138" s="0">
         <f>D138*H138</f>
       </c>
       <c r="L138" s="0">
         <f>E138*H138</f>
       </c>
       <c r="M138" s="0">
         <f>F138*H138</f>
       </c>
       <c r="N138" s="0">
         <f>G138*H138</f>
       </c>
     </row>
     <row r="139" outlineLevel="1">
       <c r="A139" s="2" t="s">
         <v>270</v>
       </c>
@@ -9936,105 +9930,105 @@
       </c>
       <c r="J140" s="0">
         <f>C140*H140</f>
       </c>
       <c r="K140" s="0">
         <f>D140*H140</f>
       </c>
       <c r="L140" s="0">
         <f>E140*H140</f>
       </c>
       <c r="M140" s="0">
         <f>F140*H140</f>
       </c>
       <c r="N140" s="0">
         <f>G140*H140</f>
       </c>
     </row>
     <row r="141" outlineLevel="1">
       <c r="A141" s="2" t="s">
         <v>274</v>
       </c>
       <c r="B141" s="5" t="s">
         <v>275</v>
       </c>
       <c r="C141" s="3">
-        <v>20</v>
+        <v>25</v>
       </c>
       <c r="D141" s="3">
-        <v>28</v>
+        <v>33</v>
       </c>
       <c r="E141" s="3">
-        <v>24</v>
+        <v>29</v>
       </c>
       <c r="F141" s="3">
-        <v>22</v>
+        <v>27</v>
       </c>
       <c r="G141" s="3">
-        <v>20</v>
+        <v>25</v>
       </c>
       <c r="H141" s="4"/>
       <c r="I141" s="3">
         <f>IF( 10000&gt;K4,K141,IF( 20000&gt;L4,L141,IF( 50000&gt;M4,M141,N141)))</f>
       </c>
       <c r="J141" s="0">
         <f>C141*H141</f>
       </c>
       <c r="K141" s="0">
         <f>D141*H141</f>
       </c>
       <c r="L141" s="0">
         <f>E141*H141</f>
       </c>
       <c r="M141" s="0">
         <f>F141*H141</f>
       </c>
       <c r="N141" s="0">
         <f>G141*H141</f>
       </c>
     </row>
     <row r="142" outlineLevel="1">
       <c r="A142" s="2" t="s">
         <v>276</v>
       </c>
       <c r="B142" s="5" t="s">
         <v>277</v>
       </c>
       <c r="C142" s="3">
-        <v>25</v>
+        <v>45</v>
       </c>
       <c r="D142" s="3">
-        <v>33</v>
+        <v>65</v>
       </c>
       <c r="E142" s="3">
-        <v>29</v>
+        <v>55</v>
       </c>
       <c r="F142" s="3">
-        <v>27</v>
+        <v>50</v>
       </c>
       <c r="G142" s="3">
-        <v>25</v>
+        <v>45</v>
       </c>
       <c r="H142" s="4"/>
       <c r="I142" s="3">
         <f>IF( 10000&gt;K4,K142,IF( 20000&gt;L4,L142,IF( 50000&gt;M4,M142,N142)))</f>
       </c>
       <c r="J142" s="0">
         <f>C142*H142</f>
       </c>
       <c r="K142" s="0">
         <f>D142*H142</f>
       </c>
       <c r="L142" s="0">
         <f>E142*H142</f>
       </c>
       <c r="M142" s="0">
         <f>F142*H142</f>
       </c>
       <c r="N142" s="0">
         <f>G142*H142</f>
       </c>
     </row>
     <row r="143" outlineLevel="1">
       <c r="A143" s="2" t="s">
         <v>278</v>
       </c>
@@ -10272,63 +10266,63 @@
       </c>
       <c r="J148" s="0">
         <f>C148*H148</f>
       </c>
       <c r="K148" s="0">
         <f>D148*H148</f>
       </c>
       <c r="L148" s="0">
         <f>E148*H148</f>
       </c>
       <c r="M148" s="0">
         <f>F148*H148</f>
       </c>
       <c r="N148" s="0">
         <f>G148*H148</f>
       </c>
     </row>
     <row r="149" outlineLevel="1">
       <c r="A149" s="2" t="s">
         <v>290</v>
       </c>
       <c r="B149" s="5" t="s">
         <v>291</v>
       </c>
       <c r="C149" s="3">
-        <v>45</v>
+        <v>20</v>
       </c>
       <c r="D149" s="3">
-        <v>65</v>
+        <v>28</v>
       </c>
       <c r="E149" s="3">
-        <v>55</v>
+        <v>24</v>
       </c>
       <c r="F149" s="3">
-        <v>50</v>
+        <v>22</v>
       </c>
       <c r="G149" s="3">
-        <v>45</v>
+        <v>20</v>
       </c>
       <c r="H149" s="4"/>
       <c r="I149" s="3">
         <f>IF( 10000&gt;K4,K149,IF( 20000&gt;L4,L149,IF( 50000&gt;M4,M149,N149)))</f>
       </c>
       <c r="J149" s="0">
         <f>C149*H149</f>
       </c>
       <c r="K149" s="0">
         <f>D149*H149</f>
       </c>
       <c r="L149" s="0">
         <f>E149*H149</f>
       </c>
       <c r="M149" s="0">
         <f>F149*H149</f>
       </c>
       <c r="N149" s="0">
         <f>G149*H149</f>
       </c>
     </row>
     <row r="150" outlineLevel="1">
       <c r="A150" s="2" t="s">
         <v>292</v>
       </c>
@@ -10986,63 +10980,63 @@
       </c>
       <c r="J165" s="0">
         <f>C165*H165</f>
       </c>
       <c r="K165" s="0">
         <f>D165*H165</f>
       </c>
       <c r="L165" s="0">
         <f>E165*H165</f>
       </c>
       <c r="M165" s="0">
         <f>F165*H165</f>
       </c>
       <c r="N165" s="0">
         <f>G165*H165</f>
       </c>
     </row>
     <row r="166" outlineLevel="1">
       <c r="A166" s="2" t="s">
         <v>324</v>
       </c>
       <c r="B166" s="5" t="s">
         <v>325</v>
       </c>
       <c r="C166" s="3">
-        <v>20</v>
+        <v>25</v>
       </c>
       <c r="D166" s="3">
-        <v>28</v>
+        <v>33</v>
       </c>
       <c r="E166" s="3">
-        <v>24</v>
+        <v>29</v>
       </c>
       <c r="F166" s="3">
-        <v>22</v>
+        <v>27</v>
       </c>
       <c r="G166" s="3">
-        <v>20</v>
+        <v>25</v>
       </c>
       <c r="H166" s="4"/>
       <c r="I166" s="3">
         <f>IF( 10000&gt;K4,K166,IF( 20000&gt;L4,L166,IF( 50000&gt;M4,M166,N166)))</f>
       </c>
       <c r="J166" s="0">
         <f>C166*H166</f>
       </c>
       <c r="K166" s="0">
         <f>D166*H166</f>
       </c>
       <c r="L166" s="0">
         <f>E166*H166</f>
       </c>
       <c r="M166" s="0">
         <f>F166*H166</f>
       </c>
       <c r="N166" s="0">
         <f>G166*H166</f>
       </c>
     </row>
     <row r="167" outlineLevel="1">
       <c r="A167" s="2" t="s">
         <v>326</v>
       </c>
@@ -11322,63 +11316,63 @@
       </c>
       <c r="J173" s="0">
         <f>C173*H173</f>
       </c>
       <c r="K173" s="0">
         <f>D173*H173</f>
       </c>
       <c r="L173" s="0">
         <f>E173*H173</f>
       </c>
       <c r="M173" s="0">
         <f>F173*H173</f>
       </c>
       <c r="N173" s="0">
         <f>G173*H173</f>
       </c>
     </row>
     <row r="174" outlineLevel="1">
       <c r="A174" s="2" t="s">
         <v>340</v>
       </c>
       <c r="B174" s="5" t="s">
         <v>341</v>
       </c>
       <c r="C174" s="3">
-        <v>25</v>
+        <v>69</v>
       </c>
       <c r="D174" s="3">
-        <v>33</v>
+        <v>89</v>
       </c>
       <c r="E174" s="3">
-        <v>29</v>
+        <v>79</v>
       </c>
       <c r="F174" s="3">
-        <v>27</v>
+        <v>74</v>
       </c>
       <c r="G174" s="3">
-        <v>25</v>
+        <v>69</v>
       </c>
       <c r="H174" s="4"/>
       <c r="I174" s="3">
         <f>IF( 10000&gt;K4,K174,IF( 20000&gt;L4,L174,IF( 50000&gt;M4,M174,N174)))</f>
       </c>
       <c r="J174" s="0">
         <f>C174*H174</f>
       </c>
       <c r="K174" s="0">
         <f>D174*H174</f>
       </c>
       <c r="L174" s="0">
         <f>E174*H174</f>
       </c>
       <c r="M174" s="0">
         <f>F174*H174</f>
       </c>
       <c r="N174" s="0">
         <f>G174*H174</f>
       </c>
     </row>
     <row r="175" outlineLevel="1">
       <c r="A175" s="2" t="s">
         <v>342</v>
       </c>
@@ -12078,63 +12072,63 @@
       </c>
       <c r="J191" s="0">
         <f>C191*H191</f>
       </c>
       <c r="K191" s="0">
         <f>D191*H191</f>
       </c>
       <c r="L191" s="0">
         <f>E191*H191</f>
       </c>
       <c r="M191" s="0">
         <f>F191*H191</f>
       </c>
       <c r="N191" s="0">
         <f>G191*H191</f>
       </c>
     </row>
     <row r="192" outlineLevel="1">
       <c r="A192" s="2" t="s">
         <v>376</v>
       </c>
       <c r="B192" s="5" t="s">
         <v>377</v>
       </c>
       <c r="C192" s="3">
-        <v>69</v>
+        <v>20</v>
       </c>
       <c r="D192" s="3">
-        <v>89</v>
+        <v>28</v>
       </c>
       <c r="E192" s="3">
-        <v>79</v>
+        <v>24</v>
       </c>
       <c r="F192" s="3">
-        <v>74</v>
+        <v>22</v>
       </c>
       <c r="G192" s="3">
-        <v>69</v>
+        <v>20</v>
       </c>
       <c r="H192" s="4"/>
       <c r="I192" s="3">
         <f>IF( 10000&gt;K4,K192,IF( 20000&gt;L4,L192,IF( 50000&gt;M4,M192,N192)))</f>
       </c>
       <c r="J192" s="0">
         <f>C192*H192</f>
       </c>
       <c r="K192" s="0">
         <f>D192*H192</f>
       </c>
       <c r="L192" s="0">
         <f>E192*H192</f>
       </c>
       <c r="M192" s="0">
         <f>F192*H192</f>
       </c>
       <c r="N192" s="0">
         <f>G192*H192</f>
       </c>
     </row>
     <row r="193" outlineLevel="1">
       <c r="A193" s="2" t="s">
         <v>378</v>
       </c>
@@ -12162,63 +12156,63 @@
       </c>
       <c r="J193" s="0">
         <f>C193*H193</f>
       </c>
       <c r="K193" s="0">
         <f>D193*H193</f>
       </c>
       <c r="L193" s="0">
         <f>E193*H193</f>
       </c>
       <c r="M193" s="0">
         <f>F193*H193</f>
       </c>
       <c r="N193" s="0">
         <f>G193*H193</f>
       </c>
     </row>
     <row r="194" outlineLevel="1">
       <c r="A194" s="2" t="s">
         <v>380</v>
       </c>
       <c r="B194" s="5" t="s">
         <v>381</v>
       </c>
       <c r="C194" s="3">
-        <v>20</v>
+        <v>25</v>
       </c>
       <c r="D194" s="3">
-        <v>28</v>
+        <v>33</v>
       </c>
       <c r="E194" s="3">
-        <v>24</v>
+        <v>29</v>
       </c>
       <c r="F194" s="3">
-        <v>22</v>
+        <v>27</v>
       </c>
       <c r="G194" s="3">
-        <v>20</v>
+        <v>25</v>
       </c>
       <c r="H194" s="4"/>
       <c r="I194" s="3">
         <f>IF( 10000&gt;K4,K194,IF( 20000&gt;L4,L194,IF( 50000&gt;M4,M194,N194)))</f>
       </c>
       <c r="J194" s="0">
         <f>C194*H194</f>
       </c>
       <c r="K194" s="0">
         <f>D194*H194</f>
       </c>
       <c r="L194" s="0">
         <f>E194*H194</f>
       </c>
       <c r="M194" s="0">
         <f>F194*H194</f>
       </c>
       <c r="N194" s="0">
         <f>G194*H194</f>
       </c>
     </row>
     <row r="195" outlineLevel="1">
       <c r="A195" s="2" t="s">
         <v>382</v>
       </c>
@@ -12246,63 +12240,63 @@
       </c>
       <c r="J195" s="0">
         <f>C195*H195</f>
       </c>
       <c r="K195" s="0">
         <f>D195*H195</f>
       </c>
       <c r="L195" s="0">
         <f>E195*H195</f>
       </c>
       <c r="M195" s="0">
         <f>F195*H195</f>
       </c>
       <c r="N195" s="0">
         <f>G195*H195</f>
       </c>
     </row>
     <row r="196" outlineLevel="1">
       <c r="A196" s="2" t="s">
         <v>384</v>
       </c>
       <c r="B196" s="5" t="s">
         <v>385</v>
       </c>
       <c r="C196" s="3">
-        <v>25</v>
+        <v>69</v>
       </c>
       <c r="D196" s="3">
-        <v>33</v>
+        <v>89</v>
       </c>
       <c r="E196" s="3">
-        <v>29</v>
+        <v>79</v>
       </c>
       <c r="F196" s="3">
-        <v>27</v>
+        <v>74</v>
       </c>
       <c r="G196" s="3">
-        <v>25</v>
+        <v>69</v>
       </c>
       <c r="H196" s="4"/>
       <c r="I196" s="3">
         <f>IF( 10000&gt;K4,K196,IF( 20000&gt;L4,L196,IF( 50000&gt;M4,M196,N196)))</f>
       </c>
       <c r="J196" s="0">
         <f>C196*H196</f>
       </c>
       <c r="K196" s="0">
         <f>D196*H196</f>
       </c>
       <c r="L196" s="0">
         <f>E196*H196</f>
       </c>
       <c r="M196" s="0">
         <f>F196*H196</f>
       </c>
       <c r="N196" s="0">
         <f>G196*H196</f>
       </c>
     </row>
     <row r="197" outlineLevel="1">
       <c r="A197" s="2" t="s">
         <v>386</v>
       </c>
@@ -12540,63 +12534,63 @@
       </c>
       <c r="J202" s="0">
         <f>C202*H202</f>
       </c>
       <c r="K202" s="0">
         <f>D202*H202</f>
       </c>
       <c r="L202" s="0">
         <f>E202*H202</f>
       </c>
       <c r="M202" s="0">
         <f>F202*H202</f>
       </c>
       <c r="N202" s="0">
         <f>G202*H202</f>
       </c>
     </row>
     <row r="203" outlineLevel="1">
       <c r="A203" s="2" t="s">
         <v>398</v>
       </c>
       <c r="B203" s="5" t="s">
         <v>399</v>
       </c>
       <c r="C203" s="3">
-        <v>69</v>
+        <v>20</v>
       </c>
       <c r="D203" s="3">
-        <v>89</v>
+        <v>28</v>
       </c>
       <c r="E203" s="3">
-        <v>79</v>
+        <v>24</v>
       </c>
       <c r="F203" s="3">
-        <v>74</v>
+        <v>22</v>
       </c>
       <c r="G203" s="3">
-        <v>69</v>
+        <v>20</v>
       </c>
       <c r="H203" s="4"/>
       <c r="I203" s="3">
         <f>IF( 10000&gt;K4,K203,IF( 20000&gt;L4,L203,IF( 50000&gt;M4,M203,N203)))</f>
       </c>
       <c r="J203" s="0">
         <f>C203*H203</f>
       </c>
       <c r="K203" s="0">
         <f>D203*H203</f>
       </c>
       <c r="L203" s="0">
         <f>E203*H203</f>
       </c>
       <c r="M203" s="0">
         <f>F203*H203</f>
       </c>
       <c r="N203" s="0">
         <f>G203*H203</f>
       </c>
     </row>
     <row r="204" outlineLevel="1">
       <c r="A204" s="2" t="s">
         <v>400</v>
       </c>
@@ -12624,105 +12618,105 @@
       </c>
       <c r="J204" s="0">
         <f>C204*H204</f>
       </c>
       <c r="K204" s="0">
         <f>D204*H204</f>
       </c>
       <c r="L204" s="0">
         <f>E204*H204</f>
       </c>
       <c r="M204" s="0">
         <f>F204*H204</f>
       </c>
       <c r="N204" s="0">
         <f>G204*H204</f>
       </c>
     </row>
     <row r="205" outlineLevel="1">
       <c r="A205" s="2" t="s">
         <v>402</v>
       </c>
       <c r="B205" s="5" t="s">
         <v>403</v>
       </c>
       <c r="C205" s="3">
-        <v>20</v>
+        <v>25</v>
       </c>
       <c r="D205" s="3">
-        <v>28</v>
+        <v>33</v>
       </c>
       <c r="E205" s="3">
-        <v>24</v>
+        <v>29</v>
       </c>
       <c r="F205" s="3">
-        <v>22</v>
+        <v>27</v>
       </c>
       <c r="G205" s="3">
-        <v>20</v>
+        <v>25</v>
       </c>
       <c r="H205" s="4"/>
       <c r="I205" s="3">
         <f>IF( 10000&gt;K4,K205,IF( 20000&gt;L4,L205,IF( 50000&gt;M4,M205,N205)))</f>
       </c>
       <c r="J205" s="0">
         <f>C205*H205</f>
       </c>
       <c r="K205" s="0">
         <f>D205*H205</f>
       </c>
       <c r="L205" s="0">
         <f>E205*H205</f>
       </c>
       <c r="M205" s="0">
         <f>F205*H205</f>
       </c>
       <c r="N205" s="0">
         <f>G205*H205</f>
       </c>
     </row>
     <row r="206" outlineLevel="1">
       <c r="A206" s="2" t="s">
         <v>404</v>
       </c>
       <c r="B206" s="5" t="s">
         <v>405</v>
       </c>
       <c r="C206" s="3">
-        <v>25</v>
+        <v>69</v>
       </c>
       <c r="D206" s="3">
-        <v>33</v>
+        <v>89</v>
       </c>
       <c r="E206" s="3">
-        <v>29</v>
+        <v>79</v>
       </c>
       <c r="F206" s="3">
-        <v>27</v>
+        <v>74</v>
       </c>
       <c r="G206" s="3">
-        <v>25</v>
+        <v>69</v>
       </c>
       <c r="H206" s="4"/>
       <c r="I206" s="3">
         <f>IF( 10000&gt;K4,K206,IF( 20000&gt;L4,L206,IF( 50000&gt;M4,M206,N206)))</f>
       </c>
       <c r="J206" s="0">
         <f>C206*H206</f>
       </c>
       <c r="K206" s="0">
         <f>D206*H206</f>
       </c>
       <c r="L206" s="0">
         <f>E206*H206</f>
       </c>
       <c r="M206" s="0">
         <f>F206*H206</f>
       </c>
       <c r="N206" s="0">
         <f>G206*H206</f>
       </c>
     </row>
     <row r="207" outlineLevel="1">
       <c r="A207" s="2" t="s">
         <v>406</v>
       </c>
@@ -12750,63 +12744,63 @@
       </c>
       <c r="J207" s="0">
         <f>C207*H207</f>
       </c>
       <c r="K207" s="0">
         <f>D207*H207</f>
       </c>
       <c r="L207" s="0">
         <f>E207*H207</f>
       </c>
       <c r="M207" s="0">
         <f>F207*H207</f>
       </c>
       <c r="N207" s="0">
         <f>G207*H207</f>
       </c>
     </row>
     <row r="208" outlineLevel="1">
       <c r="A208" s="2" t="s">
         <v>408</v>
       </c>
       <c r="B208" s="5" t="s">
         <v>409</v>
       </c>
       <c r="C208" s="3">
-        <v>69</v>
+        <v>45</v>
       </c>
       <c r="D208" s="3">
-        <v>89</v>
+        <v>65</v>
       </c>
       <c r="E208" s="3">
-        <v>79</v>
+        <v>55</v>
       </c>
       <c r="F208" s="3">
-        <v>74</v>
+        <v>50</v>
       </c>
       <c r="G208" s="3">
-        <v>69</v>
+        <v>45</v>
       </c>
       <c r="H208" s="4"/>
       <c r="I208" s="3">
         <f>IF( 10000&gt;K4,K208,IF( 20000&gt;L4,L208,IF( 50000&gt;M4,M208,N208)))</f>
       </c>
       <c r="J208" s="0">
         <f>C208*H208</f>
       </c>
       <c r="K208" s="0">
         <f>D208*H208</f>
       </c>
       <c r="L208" s="0">
         <f>E208*H208</f>
       </c>
       <c r="M208" s="0">
         <f>F208*H208</f>
       </c>
       <c r="N208" s="0">
         <f>G208*H208</f>
       </c>
     </row>
     <row r="209" outlineLevel="1">
       <c r="A209" s="2" t="s">
         <v>410</v>
       </c>
@@ -13548,63 +13542,63 @@
       </c>
       <c r="J226" s="0">
         <f>C226*H226</f>
       </c>
       <c r="K226" s="0">
         <f>D226*H226</f>
       </c>
       <c r="L226" s="0">
         <f>E226*H226</f>
       </c>
       <c r="M226" s="0">
         <f>F226*H226</f>
       </c>
       <c r="N226" s="0">
         <f>G226*H226</f>
       </c>
     </row>
     <row r="227" outlineLevel="1">
       <c r="A227" s="2" t="s">
         <v>446</v>
       </c>
       <c r="B227" s="5" t="s">
         <v>447</v>
       </c>
       <c r="C227" s="3">
-        <v>45</v>
+        <v>20</v>
       </c>
       <c r="D227" s="3">
-        <v>65</v>
+        <v>28</v>
       </c>
       <c r="E227" s="3">
-        <v>55</v>
+        <v>24</v>
       </c>
       <c r="F227" s="3">
-        <v>50</v>
+        <v>22</v>
       </c>
       <c r="G227" s="3">
-        <v>45</v>
+        <v>20</v>
       </c>
       <c r="H227" s="4"/>
       <c r="I227" s="3">
         <f>IF( 10000&gt;K4,K227,IF( 20000&gt;L4,L227,IF( 50000&gt;M4,M227,N227)))</f>
       </c>
       <c r="J227" s="0">
         <f>C227*H227</f>
       </c>
       <c r="K227" s="0">
         <f>D227*H227</f>
       </c>
       <c r="L227" s="0">
         <f>E227*H227</f>
       </c>
       <c r="M227" s="0">
         <f>F227*H227</f>
       </c>
       <c r="N227" s="0">
         <f>G227*H227</f>
       </c>
     </row>
     <row r="228" outlineLevel="1">
       <c r="A228" s="2" t="s">
         <v>448</v>
       </c>
@@ -13632,63 +13626,63 @@
       </c>
       <c r="J228" s="0">
         <f>C228*H228</f>
       </c>
       <c r="K228" s="0">
         <f>D228*H228</f>
       </c>
       <c r="L228" s="0">
         <f>E228*H228</f>
       </c>
       <c r="M228" s="0">
         <f>F228*H228</f>
       </c>
       <c r="N228" s="0">
         <f>G228*H228</f>
       </c>
     </row>
     <row r="229" outlineLevel="1">
       <c r="A229" s="2" t="s">
         <v>450</v>
       </c>
       <c r="B229" s="5" t="s">
         <v>451</v>
       </c>
       <c r="C229" s="3">
-        <v>20</v>
+        <v>69</v>
       </c>
       <c r="D229" s="3">
-        <v>28</v>
+        <v>89</v>
       </c>
       <c r="E229" s="3">
-        <v>24</v>
+        <v>79</v>
       </c>
       <c r="F229" s="3">
-        <v>22</v>
+        <v>74</v>
       </c>
       <c r="G229" s="3">
-        <v>20</v>
+        <v>69</v>
       </c>
       <c r="H229" s="4"/>
       <c r="I229" s="3">
         <f>IF( 10000&gt;K4,K229,IF( 20000&gt;L4,L229,IF( 50000&gt;M4,M229,N229)))</f>
       </c>
       <c r="J229" s="0">
         <f>C229*H229</f>
       </c>
       <c r="K229" s="0">
         <f>D229*H229</f>
       </c>
       <c r="L229" s="0">
         <f>E229*H229</f>
       </c>
       <c r="M229" s="0">
         <f>F229*H229</f>
       </c>
       <c r="N229" s="0">
         <f>G229*H229</f>
       </c>
     </row>
     <row r="230" outlineLevel="1">
       <c r="A230" s="2" t="s">
         <v>452</v>
       </c>
@@ -13842,63 +13836,63 @@
       </c>
       <c r="J233" s="0">
         <f>C233*H233</f>
       </c>
       <c r="K233" s="0">
         <f>D233*H233</f>
       </c>
       <c r="L233" s="0">
         <f>E233*H233</f>
       </c>
       <c r="M233" s="0">
         <f>F233*H233</f>
       </c>
       <c r="N233" s="0">
         <f>G233*H233</f>
       </c>
     </row>
     <row r="234" outlineLevel="1">
       <c r="A234" s="2" t="s">
         <v>460</v>
       </c>
       <c r="B234" s="5" t="s">
         <v>461</v>
       </c>
       <c r="C234" s="3">
-        <v>69</v>
+        <v>25</v>
       </c>
       <c r="D234" s="3">
-        <v>89</v>
+        <v>33</v>
       </c>
       <c r="E234" s="3">
-        <v>79</v>
+        <v>29</v>
       </c>
       <c r="F234" s="3">
-        <v>74</v>
+        <v>27</v>
       </c>
       <c r="G234" s="3">
-        <v>69</v>
+        <v>25</v>
       </c>
       <c r="H234" s="4"/>
       <c r="I234" s="3">
         <f>IF( 10000&gt;K4,K234,IF( 20000&gt;L4,L234,IF( 50000&gt;M4,M234,N234)))</f>
       </c>
       <c r="J234" s="0">
         <f>C234*H234</f>
       </c>
       <c r="K234" s="0">
         <f>D234*H234</f>
       </c>
       <c r="L234" s="0">
         <f>E234*H234</f>
       </c>
       <c r="M234" s="0">
         <f>F234*H234</f>
       </c>
       <c r="N234" s="0">
         <f>G234*H234</f>
       </c>
     </row>
     <row r="235" outlineLevel="1">
       <c r="A235" s="2" t="s">
         <v>462</v>
       </c>
@@ -13926,63 +13920,63 @@
       </c>
       <c r="J235" s="0">
         <f>C235*H235</f>
       </c>
       <c r="K235" s="0">
         <f>D235*H235</f>
       </c>
       <c r="L235" s="0">
         <f>E235*H235</f>
       </c>
       <c r="M235" s="0">
         <f>F235*H235</f>
       </c>
       <c r="N235" s="0">
         <f>G235*H235</f>
       </c>
     </row>
     <row r="236" outlineLevel="1">
       <c r="A236" s="2" t="s">
         <v>464</v>
       </c>
       <c r="B236" s="5" t="s">
         <v>465</v>
       </c>
       <c r="C236" s="3">
-        <v>25</v>
+        <v>45</v>
       </c>
       <c r="D236" s="3">
-        <v>33</v>
+        <v>65</v>
       </c>
       <c r="E236" s="3">
-        <v>29</v>
+        <v>55</v>
       </c>
       <c r="F236" s="3">
-        <v>27</v>
+        <v>50</v>
       </c>
       <c r="G236" s="3">
-        <v>25</v>
+        <v>45</v>
       </c>
       <c r="H236" s="4"/>
       <c r="I236" s="3">
         <f>IF( 10000&gt;K4,K236,IF( 20000&gt;L4,L236,IF( 50000&gt;M4,M236,N236)))</f>
       </c>
       <c r="J236" s="0">
         <f>C236*H236</f>
       </c>
       <c r="K236" s="0">
         <f>D236*H236</f>
       </c>
       <c r="L236" s="0">
         <f>E236*H236</f>
       </c>
       <c r="M236" s="0">
         <f>F236*H236</f>
       </c>
       <c r="N236" s="0">
         <f>G236*H236</f>
       </c>
     </row>
     <row r="237" outlineLevel="1">
       <c r="A237" s="2" t="s">
         <v>466</v>
       </c>
@@ -14220,63 +14214,63 @@
       </c>
       <c r="J242" s="0">
         <f>C242*H242</f>
       </c>
       <c r="K242" s="0">
         <f>D242*H242</f>
       </c>
       <c r="L242" s="0">
         <f>E242*H242</f>
       </c>
       <c r="M242" s="0">
         <f>F242*H242</f>
       </c>
       <c r="N242" s="0">
         <f>G242*H242</f>
       </c>
     </row>
     <row r="243" outlineLevel="1">
       <c r="A243" s="2" t="s">
         <v>478</v>
       </c>
       <c r="B243" s="5" t="s">
         <v>479</v>
       </c>
       <c r="C243" s="3">
-        <v>45</v>
+        <v>69</v>
       </c>
       <c r="D243" s="3">
-        <v>65</v>
+        <v>89</v>
       </c>
       <c r="E243" s="3">
-        <v>55</v>
+        <v>79</v>
       </c>
       <c r="F243" s="3">
-        <v>50</v>
+        <v>74</v>
       </c>
       <c r="G243" s="3">
-        <v>45</v>
+        <v>69</v>
       </c>
       <c r="H243" s="4"/>
       <c r="I243" s="3">
         <f>IF( 10000&gt;K4,K243,IF( 20000&gt;L4,L243,IF( 50000&gt;M4,M243,N243)))</f>
       </c>
       <c r="J243" s="0">
         <f>C243*H243</f>
       </c>
       <c r="K243" s="0">
         <f>D243*H243</f>
       </c>
       <c r="L243" s="0">
         <f>E243*H243</f>
       </c>
       <c r="M243" s="0">
         <f>F243*H243</f>
       </c>
       <c r="N243" s="0">
         <f>G243*H243</f>
       </c>
     </row>
     <row r="244" outlineLevel="1">
       <c r="A244" s="2" t="s">
         <v>480</v>
       </c>
@@ -14304,63 +14298,63 @@
       </c>
       <c r="J244" s="0">
         <f>C244*H244</f>
       </c>
       <c r="K244" s="0">
         <f>D244*H244</f>
       </c>
       <c r="L244" s="0">
         <f>E244*H244</f>
       </c>
       <c r="M244" s="0">
         <f>F244*H244</f>
       </c>
       <c r="N244" s="0">
         <f>G244*H244</f>
       </c>
     </row>
     <row r="245" outlineLevel="1">
       <c r="A245" s="2" t="s">
         <v>482</v>
       </c>
       <c r="B245" s="5" t="s">
         <v>483</v>
       </c>
       <c r="C245" s="3">
-        <v>69</v>
+        <v>20</v>
       </c>
       <c r="D245" s="3">
-        <v>89</v>
+        <v>28</v>
       </c>
       <c r="E245" s="3">
-        <v>79</v>
+        <v>24</v>
       </c>
       <c r="F245" s="3">
-        <v>74</v>
+        <v>22</v>
       </c>
       <c r="G245" s="3">
-        <v>69</v>
+        <v>20</v>
       </c>
       <c r="H245" s="4"/>
       <c r="I245" s="3">
         <f>IF( 10000&gt;K4,K245,IF( 20000&gt;L4,L245,IF( 50000&gt;M4,M245,N245)))</f>
       </c>
       <c r="J245" s="0">
         <f>C245*H245</f>
       </c>
       <c r="K245" s="0">
         <f>D245*H245</f>
       </c>
       <c r="L245" s="0">
         <f>E245*H245</f>
       </c>
       <c r="M245" s="0">
         <f>F245*H245</f>
       </c>
       <c r="N245" s="0">
         <f>G245*H245</f>
       </c>
     </row>
     <row r="246" outlineLevel="1">
       <c r="A246" s="2" t="s">
         <v>484</v>
       </c>
@@ -14724,63 +14718,63 @@
       </c>
       <c r="J254" s="0">
         <f>C254*H254</f>
       </c>
       <c r="K254" s="0">
         <f>D254*H254</f>
       </c>
       <c r="L254" s="0">
         <f>E254*H254</f>
       </c>
       <c r="M254" s="0">
         <f>F254*H254</f>
       </c>
       <c r="N254" s="0">
         <f>G254*H254</f>
       </c>
     </row>
     <row r="255" outlineLevel="1">
       <c r="A255" s="2" t="s">
         <v>502</v>
       </c>
       <c r="B255" s="5" t="s">
         <v>503</v>
       </c>
       <c r="C255" s="3">
-        <v>20</v>
+        <v>69</v>
       </c>
       <c r="D255" s="3">
-        <v>28</v>
+        <v>89</v>
       </c>
       <c r="E255" s="3">
-        <v>24</v>
+        <v>79</v>
       </c>
       <c r="F255" s="3">
-        <v>22</v>
+        <v>74</v>
       </c>
       <c r="G255" s="3">
-        <v>20</v>
+        <v>69</v>
       </c>
       <c r="H255" s="4"/>
       <c r="I255" s="3">
         <f>IF( 10000&gt;K4,K255,IF( 20000&gt;L4,L255,IF( 50000&gt;M4,M255,N255)))</f>
       </c>
       <c r="J255" s="0">
         <f>C255*H255</f>
       </c>
       <c r="K255" s="0">
         <f>D255*H255</f>
       </c>
       <c r="L255" s="0">
         <f>E255*H255</f>
       </c>
       <c r="M255" s="0">
         <f>F255*H255</f>
       </c>
       <c r="N255" s="0">
         <f>G255*H255</f>
       </c>
     </row>
     <row r="256" outlineLevel="1">
       <c r="A256" s="2" t="s">
         <v>504</v>
       </c>
@@ -14808,63 +14802,63 @@
       </c>
       <c r="J256" s="0">
         <f>C256*H256</f>
       </c>
       <c r="K256" s="0">
         <f>D256*H256</f>
       </c>
       <c r="L256" s="0">
         <f>E256*H256</f>
       </c>
       <c r="M256" s="0">
         <f>F256*H256</f>
       </c>
       <c r="N256" s="0">
         <f>G256*H256</f>
       </c>
     </row>
     <row r="257" outlineLevel="1">
       <c r="A257" s="2" t="s">
         <v>506</v>
       </c>
       <c r="B257" s="5" t="s">
         <v>507</v>
       </c>
       <c r="C257" s="3">
-        <v>69</v>
+        <v>20</v>
       </c>
       <c r="D257" s="3">
-        <v>89</v>
+        <v>28</v>
       </c>
       <c r="E257" s="3">
-        <v>79</v>
+        <v>24</v>
       </c>
       <c r="F257" s="3">
-        <v>74</v>
+        <v>22</v>
       </c>
       <c r="G257" s="3">
-        <v>69</v>
+        <v>20</v>
       </c>
       <c r="H257" s="4"/>
       <c r="I257" s="3">
         <f>IF( 10000&gt;K4,K257,IF( 20000&gt;L4,L257,IF( 50000&gt;M4,M257,N257)))</f>
       </c>
       <c r="J257" s="0">
         <f>C257*H257</f>
       </c>
       <c r="K257" s="0">
         <f>D257*H257</f>
       </c>
       <c r="L257" s="0">
         <f>E257*H257</f>
       </c>
       <c r="M257" s="0">
         <f>F257*H257</f>
       </c>
       <c r="N257" s="0">
         <f>G257*H257</f>
       </c>
     </row>
     <row r="258" outlineLevel="1">
       <c r="A258" s="2" t="s">
         <v>508</v>
       </c>
@@ -14892,63 +14886,63 @@
       </c>
       <c r="J258" s="0">
         <f>C258*H258</f>
       </c>
       <c r="K258" s="0">
         <f>D258*H258</f>
       </c>
       <c r="L258" s="0">
         <f>E258*H258</f>
       </c>
       <c r="M258" s="0">
         <f>F258*H258</f>
       </c>
       <c r="N258" s="0">
         <f>G258*H258</f>
       </c>
     </row>
     <row r="259" outlineLevel="1">
       <c r="A259" s="2" t="s">
         <v>510</v>
       </c>
       <c r="B259" s="5" t="s">
         <v>511</v>
       </c>
       <c r="C259" s="3">
-        <v>20</v>
+        <v>25</v>
       </c>
       <c r="D259" s="3">
-        <v>28</v>
+        <v>33</v>
       </c>
       <c r="E259" s="3">
-        <v>24</v>
+        <v>29</v>
       </c>
       <c r="F259" s="3">
-        <v>22</v>
+        <v>27</v>
       </c>
       <c r="G259" s="3">
-        <v>20</v>
+        <v>25</v>
       </c>
       <c r="H259" s="4"/>
       <c r="I259" s="3">
         <f>IF( 10000&gt;K4,K259,IF( 20000&gt;L4,L259,IF( 50000&gt;M4,M259,N259)))</f>
       </c>
       <c r="J259" s="0">
         <f>C259*H259</f>
       </c>
       <c r="K259" s="0">
         <f>D259*H259</f>
       </c>
       <c r="L259" s="0">
         <f>E259*H259</f>
       </c>
       <c r="M259" s="0">
         <f>F259*H259</f>
       </c>
       <c r="N259" s="0">
         <f>G259*H259</f>
       </c>
     </row>
     <row r="260" outlineLevel="1">
       <c r="A260" s="2" t="s">
         <v>512</v>
       </c>
@@ -14976,105 +14970,105 @@
       </c>
       <c r="J260" s="0">
         <f>C260*H260</f>
       </c>
       <c r="K260" s="0">
         <f>D260*H260</f>
       </c>
       <c r="L260" s="0">
         <f>E260*H260</f>
       </c>
       <c r="M260" s="0">
         <f>F260*H260</f>
       </c>
       <c r="N260" s="0">
         <f>G260*H260</f>
       </c>
     </row>
     <row r="261" outlineLevel="1">
       <c r="A261" s="2" t="s">
         <v>514</v>
       </c>
       <c r="B261" s="5" t="s">
         <v>515</v>
       </c>
       <c r="C261" s="3">
-        <v>25</v>
+        <v>20</v>
       </c>
       <c r="D261" s="3">
-        <v>33</v>
+        <v>28</v>
       </c>
       <c r="E261" s="3">
-        <v>29</v>
+        <v>24</v>
       </c>
       <c r="F261" s="3">
-        <v>27</v>
+        <v>22</v>
       </c>
       <c r="G261" s="3">
-        <v>25</v>
+        <v>20</v>
       </c>
       <c r="H261" s="4"/>
       <c r="I261" s="3">
         <f>IF( 10000&gt;K4,K261,IF( 20000&gt;L4,L261,IF( 50000&gt;M4,M261,N261)))</f>
       </c>
       <c r="J261" s="0">
         <f>C261*H261</f>
       </c>
       <c r="K261" s="0">
         <f>D261*H261</f>
       </c>
       <c r="L261" s="0">
         <f>E261*H261</f>
       </c>
       <c r="M261" s="0">
         <f>F261*H261</f>
       </c>
       <c r="N261" s="0">
         <f>G261*H261</f>
       </c>
     </row>
     <row r="262" outlineLevel="1">
       <c r="A262" s="2" t="s">
         <v>516</v>
       </c>
       <c r="B262" s="5" t="s">
         <v>517</v>
       </c>
       <c r="C262" s="3">
-        <v>20</v>
+        <v>69</v>
       </c>
       <c r="D262" s="3">
-        <v>28</v>
+        <v>89</v>
       </c>
       <c r="E262" s="3">
-        <v>24</v>
+        <v>79</v>
       </c>
       <c r="F262" s="3">
-        <v>22</v>
+        <v>74</v>
       </c>
       <c r="G262" s="3">
-        <v>20</v>
+        <v>69</v>
       </c>
       <c r="H262" s="4"/>
       <c r="I262" s="3">
         <f>IF( 10000&gt;K4,K262,IF( 20000&gt;L4,L262,IF( 50000&gt;M4,M262,N262)))</f>
       </c>
       <c r="J262" s="0">
         <f>C262*H262</f>
       </c>
       <c r="K262" s="0">
         <f>D262*H262</f>
       </c>
       <c r="L262" s="0">
         <f>E262*H262</f>
       </c>
       <c r="M262" s="0">
         <f>F262*H262</f>
       </c>
       <c r="N262" s="0">
         <f>G262*H262</f>
       </c>
     </row>
     <row r="263" outlineLevel="1">
       <c r="A263" s="2" t="s">
         <v>518</v>
       </c>
@@ -15648,63 +15642,63 @@
       </c>
       <c r="J276" s="0">
         <f>C276*H276</f>
       </c>
       <c r="K276" s="0">
         <f>D276*H276</f>
       </c>
       <c r="L276" s="0">
         <f>E276*H276</f>
       </c>
       <c r="M276" s="0">
         <f>F276*H276</f>
       </c>
       <c r="N276" s="0">
         <f>G276*H276</f>
       </c>
     </row>
     <row r="277" outlineLevel="1">
       <c r="A277" s="2" t="s">
         <v>546</v>
       </c>
       <c r="B277" s="5" t="s">
         <v>547</v>
       </c>
       <c r="C277" s="3">
-        <v>69</v>
+        <v>25</v>
       </c>
       <c r="D277" s="3">
-        <v>89</v>
+        <v>33</v>
       </c>
       <c r="E277" s="3">
-        <v>79</v>
+        <v>29</v>
       </c>
       <c r="F277" s="3">
-        <v>74</v>
+        <v>27</v>
       </c>
       <c r="G277" s="3">
-        <v>69</v>
+        <v>25</v>
       </c>
       <c r="H277" s="4"/>
       <c r="I277" s="3">
         <f>IF( 10000&gt;K4,K277,IF( 20000&gt;L4,L277,IF( 50000&gt;M4,M277,N277)))</f>
       </c>
       <c r="J277" s="0">
         <f>C277*H277</f>
       </c>
       <c r="K277" s="0">
         <f>D277*H277</f>
       </c>
       <c r="L277" s="0">
         <f>E277*H277</f>
       </c>
       <c r="M277" s="0">
         <f>F277*H277</f>
       </c>
       <c r="N277" s="0">
         <f>G277*H277</f>
       </c>
     </row>
     <row r="278" outlineLevel="1">
       <c r="A278" s="2" t="s">
         <v>548</v>
       </c>
@@ -15774,63 +15768,63 @@
       </c>
       <c r="J279" s="0">
         <f>C279*H279</f>
       </c>
       <c r="K279" s="0">
         <f>D279*H279</f>
       </c>
       <c r="L279" s="0">
         <f>E279*H279</f>
       </c>
       <c r="M279" s="0">
         <f>F279*H279</f>
       </c>
       <c r="N279" s="0">
         <f>G279*H279</f>
       </c>
     </row>
     <row r="280" outlineLevel="1">
       <c r="A280" s="2" t="s">
         <v>552</v>
       </c>
       <c r="B280" s="5" t="s">
         <v>553</v>
       </c>
       <c r="C280" s="3">
-        <v>25</v>
+        <v>45</v>
       </c>
       <c r="D280" s="3">
-        <v>33</v>
+        <v>65</v>
       </c>
       <c r="E280" s="3">
-        <v>29</v>
+        <v>55</v>
       </c>
       <c r="F280" s="3">
-        <v>27</v>
+        <v>50</v>
       </c>
       <c r="G280" s="3">
-        <v>25</v>
+        <v>45</v>
       </c>
       <c r="H280" s="4"/>
       <c r="I280" s="3">
         <f>IF( 10000&gt;K4,K280,IF( 20000&gt;L4,L280,IF( 50000&gt;M4,M280,N280)))</f>
       </c>
       <c r="J280" s="0">
         <f>C280*H280</f>
       </c>
       <c r="K280" s="0">
         <f>D280*H280</f>
       </c>
       <c r="L280" s="0">
         <f>E280*H280</f>
       </c>
       <c r="M280" s="0">
         <f>F280*H280</f>
       </c>
       <c r="N280" s="0">
         <f>G280*H280</f>
       </c>
     </row>
     <row r="281" outlineLevel="1">
       <c r="A281" s="2" t="s">
         <v>554</v>
       </c>
@@ -16026,63 +16020,63 @@
       </c>
       <c r="J285" s="0">
         <f>C285*H285</f>
       </c>
       <c r="K285" s="0">
         <f>D285*H285</f>
       </c>
       <c r="L285" s="0">
         <f>E285*H285</f>
       </c>
       <c r="M285" s="0">
         <f>F285*H285</f>
       </c>
       <c r="N285" s="0">
         <f>G285*H285</f>
       </c>
     </row>
     <row r="286" outlineLevel="1">
       <c r="A286" s="2" t="s">
         <v>564</v>
       </c>
       <c r="B286" s="5" t="s">
         <v>565</v>
       </c>
       <c r="C286" s="3">
-        <v>45</v>
+        <v>20</v>
       </c>
       <c r="D286" s="3">
-        <v>65</v>
+        <v>28</v>
       </c>
       <c r="E286" s="3">
-        <v>55</v>
+        <v>24</v>
       </c>
       <c r="F286" s="3">
-        <v>50</v>
+        <v>22</v>
       </c>
       <c r="G286" s="3">
-        <v>45</v>
+        <v>20</v>
       </c>
       <c r="H286" s="4"/>
       <c r="I286" s="3">
         <f>IF( 10000&gt;K4,K286,IF( 20000&gt;L4,L286,IF( 50000&gt;M4,M286,N286)))</f>
       </c>
       <c r="J286" s="0">
         <f>C286*H286</f>
       </c>
       <c r="K286" s="0">
         <f>D286*H286</f>
       </c>
       <c r="L286" s="0">
         <f>E286*H286</f>
       </c>
       <c r="M286" s="0">
         <f>F286*H286</f>
       </c>
       <c r="N286" s="0">
         <f>G286*H286</f>
       </c>
     </row>
     <row r="287" outlineLevel="1">
       <c r="A287" s="2" t="s">
         <v>566</v>
       </c>
@@ -16110,63 +16104,63 @@
       </c>
       <c r="J287" s="0">
         <f>C287*H287</f>
       </c>
       <c r="K287" s="0">
         <f>D287*H287</f>
       </c>
       <c r="L287" s="0">
         <f>E287*H287</f>
       </c>
       <c r="M287" s="0">
         <f>F287*H287</f>
       </c>
       <c r="N287" s="0">
         <f>G287*H287</f>
       </c>
     </row>
     <row r="288" outlineLevel="1">
       <c r="A288" s="2" t="s">
         <v>568</v>
       </c>
       <c r="B288" s="5" t="s">
         <v>569</v>
       </c>
       <c r="C288" s="3">
-        <v>20</v>
+        <v>69</v>
       </c>
       <c r="D288" s="3">
-        <v>28</v>
+        <v>89</v>
       </c>
       <c r="E288" s="3">
-        <v>24</v>
+        <v>79</v>
       </c>
       <c r="F288" s="3">
-        <v>22</v>
+        <v>74</v>
       </c>
       <c r="G288" s="3">
-        <v>20</v>
+        <v>69</v>
       </c>
       <c r="H288" s="4"/>
       <c r="I288" s="3">
         <f>IF( 10000&gt;K4,K288,IF( 20000&gt;L4,L288,IF( 50000&gt;M4,M288,N288)))</f>
       </c>
       <c r="J288" s="0">
         <f>C288*H288</f>
       </c>
       <c r="K288" s="0">
         <f>D288*H288</f>
       </c>
       <c r="L288" s="0">
         <f>E288*H288</f>
       </c>
       <c r="M288" s="0">
         <f>F288*H288</f>
       </c>
       <c r="N288" s="0">
         <f>G288*H288</f>
       </c>
     </row>
     <row r="289" outlineLevel="1">
       <c r="A289" s="2" t="s">
         <v>570</v>
       </c>
@@ -16362,63 +16356,63 @@
       </c>
       <c r="J293" s="0">
         <f>C293*H293</f>
       </c>
       <c r="K293" s="0">
         <f>D293*H293</f>
       </c>
       <c r="L293" s="0">
         <f>E293*H293</f>
       </c>
       <c r="M293" s="0">
         <f>F293*H293</f>
       </c>
       <c r="N293" s="0">
         <f>G293*H293</f>
       </c>
     </row>
     <row r="294" outlineLevel="1">
       <c r="A294" s="2" t="s">
         <v>580</v>
       </c>
       <c r="B294" s="5" t="s">
         <v>581</v>
       </c>
       <c r="C294" s="3">
-        <v>69</v>
+        <v>25</v>
       </c>
       <c r="D294" s="3">
-        <v>89</v>
+        <v>33</v>
       </c>
       <c r="E294" s="3">
-        <v>79</v>
+        <v>29</v>
       </c>
       <c r="F294" s="3">
-        <v>74</v>
+        <v>27</v>
       </c>
       <c r="G294" s="3">
-        <v>69</v>
+        <v>25</v>
       </c>
       <c r="H294" s="4"/>
       <c r="I294" s="3">
         <f>IF( 10000&gt;K4,K294,IF( 20000&gt;L4,L294,IF( 50000&gt;M4,M294,N294)))</f>
       </c>
       <c r="J294" s="0">
         <f>C294*H294</f>
       </c>
       <c r="K294" s="0">
         <f>D294*H294</f>
       </c>
       <c r="L294" s="0">
         <f>E294*H294</f>
       </c>
       <c r="M294" s="0">
         <f>F294*H294</f>
       </c>
       <c r="N294" s="0">
         <f>G294*H294</f>
       </c>
     </row>
     <row r="295" outlineLevel="1">
       <c r="A295" s="2" t="s">
         <v>582</v>
       </c>
@@ -16446,63 +16440,63 @@
       </c>
       <c r="J295" s="0">
         <f>C295*H295</f>
       </c>
       <c r="K295" s="0">
         <f>D295*H295</f>
       </c>
       <c r="L295" s="0">
         <f>E295*H295</f>
       </c>
       <c r="M295" s="0">
         <f>F295*H295</f>
       </c>
       <c r="N295" s="0">
         <f>G295*H295</f>
       </c>
     </row>
     <row r="296" outlineLevel="1">
       <c r="A296" s="2" t="s">
         <v>584</v>
       </c>
       <c r="B296" s="5" t="s">
         <v>585</v>
       </c>
       <c r="C296" s="3">
-        <v>25</v>
+        <v>20</v>
       </c>
       <c r="D296" s="3">
-        <v>33</v>
+        <v>28</v>
       </c>
       <c r="E296" s="3">
-        <v>29</v>
+        <v>24</v>
       </c>
       <c r="F296" s="3">
-        <v>27</v>
+        <v>22</v>
       </c>
       <c r="G296" s="3">
-        <v>25</v>
+        <v>20</v>
       </c>
       <c r="H296" s="4"/>
       <c r="I296" s="3">
         <f>IF( 10000&gt;K4,K296,IF( 20000&gt;L4,L296,IF( 50000&gt;M4,M296,N296)))</f>
       </c>
       <c r="J296" s="0">
         <f>C296*H296</f>
       </c>
       <c r="K296" s="0">
         <f>D296*H296</f>
       </c>
       <c r="L296" s="0">
         <f>E296*H296</f>
       </c>
       <c r="M296" s="0">
         <f>F296*H296</f>
       </c>
       <c r="N296" s="0">
         <f>G296*H296</f>
       </c>
     </row>
     <row r="297" outlineLevel="1">
       <c r="A297" s="2" t="s">
         <v>586</v>
       </c>
@@ -16866,63 +16860,63 @@
       </c>
       <c r="J305" s="0">
         <f>C305*H305</f>
       </c>
       <c r="K305" s="0">
         <f>D305*H305</f>
       </c>
       <c r="L305" s="0">
         <f>E305*H305</f>
       </c>
       <c r="M305" s="0">
         <f>F305*H305</f>
       </c>
       <c r="N305" s="0">
         <f>G305*H305</f>
       </c>
     </row>
     <row r="306" outlineLevel="1">
       <c r="A306" s="2" t="s">
         <v>604</v>
       </c>
       <c r="B306" s="5" t="s">
         <v>605</v>
       </c>
       <c r="C306" s="3">
-        <v>20</v>
+        <v>45</v>
       </c>
       <c r="D306" s="3">
-        <v>28</v>
+        <v>65</v>
       </c>
       <c r="E306" s="3">
-        <v>24</v>
+        <v>55</v>
       </c>
       <c r="F306" s="3">
-        <v>22</v>
+        <v>50</v>
       </c>
       <c r="G306" s="3">
-        <v>20</v>
+        <v>45</v>
       </c>
       <c r="H306" s="4"/>
       <c r="I306" s="3">
         <f>IF( 10000&gt;K4,K306,IF( 20000&gt;L4,L306,IF( 50000&gt;M4,M306,N306)))</f>
       </c>
       <c r="J306" s="0">
         <f>C306*H306</f>
       </c>
       <c r="K306" s="0">
         <f>D306*H306</f>
       </c>
       <c r="L306" s="0">
         <f>E306*H306</f>
       </c>
       <c r="M306" s="0">
         <f>F306*H306</f>
       </c>
       <c r="N306" s="0">
         <f>G306*H306</f>
       </c>
     </row>
     <row r="307" outlineLevel="1">
       <c r="A307" s="2" t="s">
         <v>606</v>
       </c>
@@ -16992,63 +16986,63 @@
       </c>
       <c r="J308" s="0">
         <f>C308*H308</f>
       </c>
       <c r="K308" s="0">
         <f>D308*H308</f>
       </c>
       <c r="L308" s="0">
         <f>E308*H308</f>
       </c>
       <c r="M308" s="0">
         <f>F308*H308</f>
       </c>
       <c r="N308" s="0">
         <f>G308*H308</f>
       </c>
     </row>
     <row r="309" outlineLevel="1">
       <c r="A309" s="2" t="s">
         <v>610</v>
       </c>
       <c r="B309" s="5" t="s">
         <v>611</v>
       </c>
       <c r="C309" s="3">
-        <v>45</v>
+        <v>20</v>
       </c>
       <c r="D309" s="3">
-        <v>65</v>
+        <v>28</v>
       </c>
       <c r="E309" s="3">
-        <v>55</v>
+        <v>24</v>
       </c>
       <c r="F309" s="3">
-        <v>50</v>
+        <v>22</v>
       </c>
       <c r="G309" s="3">
-        <v>45</v>
+        <v>20</v>
       </c>
       <c r="H309" s="4"/>
       <c r="I309" s="3">
         <f>IF( 10000&gt;K4,K309,IF( 20000&gt;L4,L309,IF( 50000&gt;M4,M309,N309)))</f>
       </c>
       <c r="J309" s="0">
         <f>C309*H309</f>
       </c>
       <c r="K309" s="0">
         <f>D309*H309</f>
       </c>
       <c r="L309" s="0">
         <f>E309*H309</f>
       </c>
       <c r="M309" s="0">
         <f>F309*H309</f>
       </c>
       <c r="N309" s="0">
         <f>G309*H309</f>
       </c>
     </row>
     <row r="310" outlineLevel="1">
       <c r="A310" s="2" t="s">
         <v>612</v>
       </c>
@@ -17076,105 +17070,105 @@
       </c>
       <c r="J310" s="0">
         <f>C310*H310</f>
       </c>
       <c r="K310" s="0">
         <f>D310*H310</f>
       </c>
       <c r="L310" s="0">
         <f>E310*H310</f>
       </c>
       <c r="M310" s="0">
         <f>F310*H310</f>
       </c>
       <c r="N310" s="0">
         <f>G310*H310</f>
       </c>
     </row>
     <row r="311" outlineLevel="1">
       <c r="A311" s="2" t="s">
         <v>614</v>
       </c>
       <c r="B311" s="5" t="s">
         <v>615</v>
       </c>
       <c r="C311" s="3">
-        <v>20</v>
+        <v>25</v>
       </c>
       <c r="D311" s="3">
-        <v>28</v>
+        <v>33</v>
       </c>
       <c r="E311" s="3">
-        <v>24</v>
+        <v>29</v>
       </c>
       <c r="F311" s="3">
-        <v>22</v>
+        <v>27</v>
       </c>
       <c r="G311" s="3">
-        <v>20</v>
+        <v>25</v>
       </c>
       <c r="H311" s="4"/>
       <c r="I311" s="3">
         <f>IF( 10000&gt;K4,K311,IF( 20000&gt;L4,L311,IF( 50000&gt;M4,M311,N311)))</f>
       </c>
       <c r="J311" s="0">
         <f>C311*H311</f>
       </c>
       <c r="K311" s="0">
         <f>D311*H311</f>
       </c>
       <c r="L311" s="0">
         <f>E311*H311</f>
       </c>
       <c r="M311" s="0">
         <f>F311*H311</f>
       </c>
       <c r="N311" s="0">
         <f>G311*H311</f>
       </c>
     </row>
     <row r="312" outlineLevel="1">
       <c r="A312" s="2" t="s">
         <v>616</v>
       </c>
       <c r="B312" s="5" t="s">
         <v>617</v>
       </c>
       <c r="C312" s="3">
-        <v>25</v>
+        <v>20</v>
       </c>
       <c r="D312" s="3">
-        <v>33</v>
+        <v>28</v>
       </c>
       <c r="E312" s="3">
-        <v>29</v>
+        <v>24</v>
       </c>
       <c r="F312" s="3">
-        <v>27</v>
+        <v>22</v>
       </c>
       <c r="G312" s="3">
-        <v>25</v>
+        <v>20</v>
       </c>
       <c r="H312" s="4"/>
       <c r="I312" s="3">
         <f>IF( 10000&gt;K4,K312,IF( 20000&gt;L4,L312,IF( 50000&gt;M4,M312,N312)))</f>
       </c>
       <c r="J312" s="0">
         <f>C312*H312</f>
       </c>
       <c r="K312" s="0">
         <f>D312*H312</f>
       </c>
       <c r="L312" s="0">
         <f>E312*H312</f>
       </c>
       <c r="M312" s="0">
         <f>F312*H312</f>
       </c>
       <c r="N312" s="0">
         <f>G312*H312</f>
       </c>
     </row>
     <row r="313" outlineLevel="1">
       <c r="A313" s="2" t="s">
         <v>618</v>
       </c>
@@ -17202,63 +17196,63 @@
       </c>
       <c r="J313" s="0">
         <f>C313*H313</f>
       </c>
       <c r="K313" s="0">
         <f>D313*H313</f>
       </c>
       <c r="L313" s="0">
         <f>E313*H313</f>
       </c>
       <c r="M313" s="0">
         <f>F313*H313</f>
       </c>
       <c r="N313" s="0">
         <f>G313*H313</f>
       </c>
     </row>
     <row r="314" outlineLevel="1">
       <c r="A314" s="2" t="s">
         <v>620</v>
       </c>
       <c r="B314" s="5" t="s">
         <v>621</v>
       </c>
       <c r="C314" s="3">
-        <v>20</v>
+        <v>25</v>
       </c>
       <c r="D314" s="3">
-        <v>28</v>
+        <v>33</v>
       </c>
       <c r="E314" s="3">
-        <v>24</v>
+        <v>29</v>
       </c>
       <c r="F314" s="3">
-        <v>22</v>
+        <v>27</v>
       </c>
       <c r="G314" s="3">
-        <v>20</v>
+        <v>25</v>
       </c>
       <c r="H314" s="4"/>
       <c r="I314" s="3">
         <f>IF( 10000&gt;K4,K314,IF( 20000&gt;L4,L314,IF( 50000&gt;M4,M314,N314)))</f>
       </c>
       <c r="J314" s="0">
         <f>C314*H314</f>
       </c>
       <c r="K314" s="0">
         <f>D314*H314</f>
       </c>
       <c r="L314" s="0">
         <f>E314*H314</f>
       </c>
       <c r="M314" s="0">
         <f>F314*H314</f>
       </c>
       <c r="N314" s="0">
         <f>G314*H314</f>
       </c>
     </row>
     <row r="315" outlineLevel="1">
       <c r="A315" s="2" t="s">
         <v>622</v>
       </c>
@@ -17286,147 +17280,147 @@
       </c>
       <c r="J315" s="0">
         <f>C315*H315</f>
       </c>
       <c r="K315" s="0">
         <f>D315*H315</f>
       </c>
       <c r="L315" s="0">
         <f>E315*H315</f>
       </c>
       <c r="M315" s="0">
         <f>F315*H315</f>
       </c>
       <c r="N315" s="0">
         <f>G315*H315</f>
       </c>
     </row>
     <row r="316" outlineLevel="1">
       <c r="A316" s="2" t="s">
         <v>624</v>
       </c>
       <c r="B316" s="5" t="s">
         <v>625</v>
       </c>
       <c r="C316" s="3">
-        <v>25</v>
+        <v>20</v>
       </c>
       <c r="D316" s="3">
-        <v>33</v>
+        <v>28</v>
       </c>
       <c r="E316" s="3">
-        <v>29</v>
+        <v>24</v>
       </c>
       <c r="F316" s="3">
-        <v>27</v>
+        <v>22</v>
       </c>
       <c r="G316" s="3">
-        <v>25</v>
+        <v>20</v>
       </c>
       <c r="H316" s="4"/>
       <c r="I316" s="3">
         <f>IF( 10000&gt;K4,K316,IF( 20000&gt;L4,L316,IF( 50000&gt;M4,M316,N316)))</f>
       </c>
       <c r="J316" s="0">
         <f>C316*H316</f>
       </c>
       <c r="K316" s="0">
         <f>D316*H316</f>
       </c>
       <c r="L316" s="0">
         <f>E316*H316</f>
       </c>
       <c r="M316" s="0">
         <f>F316*H316</f>
       </c>
       <c r="N316" s="0">
         <f>G316*H316</f>
       </c>
     </row>
     <row r="317" outlineLevel="1">
       <c r="A317" s="2" t="s">
         <v>626</v>
       </c>
       <c r="B317" s="5" t="s">
         <v>627</v>
       </c>
       <c r="C317" s="3">
-        <v>20</v>
+        <v>45</v>
       </c>
       <c r="D317" s="3">
-        <v>28</v>
+        <v>65</v>
       </c>
       <c r="E317" s="3">
-        <v>24</v>
+        <v>55</v>
       </c>
       <c r="F317" s="3">
-        <v>22</v>
+        <v>50</v>
       </c>
       <c r="G317" s="3">
-        <v>20</v>
+        <v>45</v>
       </c>
       <c r="H317" s="4"/>
       <c r="I317" s="3">
         <f>IF( 10000&gt;K4,K317,IF( 20000&gt;L4,L317,IF( 50000&gt;M4,M317,N317)))</f>
       </c>
       <c r="J317" s="0">
         <f>C317*H317</f>
       </c>
       <c r="K317" s="0">
         <f>D317*H317</f>
       </c>
       <c r="L317" s="0">
         <f>E317*H317</f>
       </c>
       <c r="M317" s="0">
         <f>F317*H317</f>
       </c>
       <c r="N317" s="0">
         <f>G317*H317</f>
       </c>
     </row>
     <row r="318" outlineLevel="1">
       <c r="A318" s="2" t="s">
         <v>628</v>
       </c>
       <c r="B318" s="5" t="s">
         <v>629</v>
       </c>
       <c r="C318" s="3">
-        <v>45</v>
+        <v>25</v>
       </c>
       <c r="D318" s="3">
-        <v>65</v>
+        <v>33</v>
       </c>
       <c r="E318" s="3">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="F318" s="3">
-        <v>50</v>
+        <v>27</v>
       </c>
       <c r="G318" s="3">
-        <v>45</v>
+        <v>25</v>
       </c>
       <c r="H318" s="4"/>
       <c r="I318" s="3">
         <f>IF( 10000&gt;K4,K318,IF( 20000&gt;L4,L318,IF( 50000&gt;M4,M318,N318)))</f>
       </c>
       <c r="J318" s="0">
         <f>C318*H318</f>
       </c>
       <c r="K318" s="0">
         <f>D318*H318</f>
       </c>
       <c r="L318" s="0">
         <f>E318*H318</f>
       </c>
       <c r="M318" s="0">
         <f>F318*H318</f>
       </c>
       <c r="N318" s="0">
         <f>G318*H318</f>
       </c>
     </row>
     <row r="319" outlineLevel="1">
       <c r="A319" s="2" t="s">
         <v>630</v>
       </c>
@@ -17454,105 +17448,105 @@
       </c>
       <c r="J319" s="0">
         <f>C319*H319</f>
       </c>
       <c r="K319" s="0">
         <f>D319*H319</f>
       </c>
       <c r="L319" s="0">
         <f>E319*H319</f>
       </c>
       <c r="M319" s="0">
         <f>F319*H319</f>
       </c>
       <c r="N319" s="0">
         <f>G319*H319</f>
       </c>
     </row>
     <row r="320" outlineLevel="1">
       <c r="A320" s="2" t="s">
         <v>632</v>
       </c>
       <c r="B320" s="5" t="s">
         <v>633</v>
       </c>
       <c r="C320" s="3">
-        <v>25</v>
+        <v>20</v>
       </c>
       <c r="D320" s="3">
-        <v>33</v>
+        <v>28</v>
       </c>
       <c r="E320" s="3">
-        <v>29</v>
+        <v>24</v>
       </c>
       <c r="F320" s="3">
-        <v>27</v>
+        <v>22</v>
       </c>
       <c r="G320" s="3">
-        <v>25</v>
+        <v>20</v>
       </c>
       <c r="H320" s="4"/>
       <c r="I320" s="3">
         <f>IF( 10000&gt;K4,K320,IF( 20000&gt;L4,L320,IF( 50000&gt;M4,M320,N320)))</f>
       </c>
       <c r="J320" s="0">
         <f>C320*H320</f>
       </c>
       <c r="K320" s="0">
         <f>D320*H320</f>
       </c>
       <c r="L320" s="0">
         <f>E320*H320</f>
       </c>
       <c r="M320" s="0">
         <f>F320*H320</f>
       </c>
       <c r="N320" s="0">
         <f>G320*H320</f>
       </c>
     </row>
     <row r="321" outlineLevel="1">
       <c r="A321" s="2" t="s">
         <v>634</v>
       </c>
       <c r="B321" s="5" t="s">
         <v>635</v>
       </c>
       <c r="C321" s="3">
-        <v>20</v>
+        <v>80</v>
       </c>
       <c r="D321" s="3">
-        <v>28</v>
+        <v>95</v>
       </c>
       <c r="E321" s="3">
-        <v>24</v>
+        <v>90</v>
       </c>
       <c r="F321" s="3">
-        <v>22</v>
+        <v>85</v>
       </c>
       <c r="G321" s="3">
-        <v>20</v>
+        <v>80</v>
       </c>
       <c r="H321" s="4"/>
       <c r="I321" s="3">
         <f>IF( 10000&gt;K4,K321,IF( 20000&gt;L4,L321,IF( 50000&gt;M4,M321,N321)))</f>
       </c>
       <c r="J321" s="0">
         <f>C321*H321</f>
       </c>
       <c r="K321" s="0">
         <f>D321*H321</f>
       </c>
       <c r="L321" s="0">
         <f>E321*H321</f>
       </c>
       <c r="M321" s="0">
         <f>F321*H321</f>
       </c>
       <c r="N321" s="0">
         <f>G321*H321</f>
       </c>
     </row>
     <row r="322" outlineLevel="1">
       <c r="A322" s="2" t="s">
         <v>636</v>
       </c>
@@ -33910,94 +33904,52 @@
         <v>85</v>
       </c>
       <c r="G711" s="3">
         <v>80</v>
       </c>
       <c r="H711" s="4"/>
       <c r="I711" s="3">
         <f>IF( 10000&gt;K4,K711,IF( 20000&gt;L4,L711,IF( 50000&gt;M4,M711,N711)))</f>
       </c>
       <c r="J711" s="0">
         <f>C711*H711</f>
       </c>
       <c r="K711" s="0">
         <f>D711*H711</f>
       </c>
       <c r="L711" s="0">
         <f>E711*H711</f>
       </c>
       <c r="M711" s="0">
         <f>F711*H711</f>
       </c>
       <c r="N711" s="0">
         <f>G711*H711</f>
       </c>
     </row>
-    <row r="712" outlineLevel="1">
-[...40 lines deleted...]
-    </row>
   </sheetData>
-  <autoFilter ref="B7:I713"/>
+  <autoFilter ref="B7:I712"/>
   <mergeCells>
     <mergeCell ref="H2:I2"/>
     <mergeCell ref="H3:I3"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="B9" r:id="rId3"/>
     <hyperlink ref="B10" r:id="rId4"/>
     <hyperlink ref="B11" r:id="rId5"/>
     <hyperlink ref="B12" r:id="rId6"/>
     <hyperlink ref="B13" r:id="rId7"/>
     <hyperlink ref="B14" r:id="rId8"/>
     <hyperlink ref="B15" r:id="rId9"/>
     <hyperlink ref="B16" r:id="rId10"/>
     <hyperlink ref="B17" r:id="rId11"/>
     <hyperlink ref="B18" r:id="rId12"/>
     <hyperlink ref="B19" r:id="rId13"/>
     <hyperlink ref="B20" r:id="rId14"/>
     <hyperlink ref="B21" r:id="rId15"/>
     <hyperlink ref="B22" r:id="rId16"/>
     <hyperlink ref="B23" r:id="rId17"/>
     <hyperlink ref="B24" r:id="rId18"/>
     <hyperlink ref="B25" r:id="rId19"/>
     <hyperlink ref="B26" r:id="rId20"/>
     <hyperlink ref="B27" r:id="rId21"/>
     <hyperlink ref="B28" r:id="rId22"/>
@@ -34658,35 +34610,34 @@
     <hyperlink ref="B687" r:id="rId677"/>
     <hyperlink ref="B688" r:id="rId678"/>
     <hyperlink ref="B689" r:id="rId679"/>
     <hyperlink ref="B690" r:id="rId680"/>
     <hyperlink ref="B691" r:id="rId681"/>
     <hyperlink ref="B692" r:id="rId682"/>
     <hyperlink ref="B693" r:id="rId683"/>
     <hyperlink ref="B694" r:id="rId684"/>
     <hyperlink ref="B695" r:id="rId685"/>
     <hyperlink ref="B696" r:id="rId686"/>
     <hyperlink ref="B697" r:id="rId687"/>
     <hyperlink ref="B698" r:id="rId688"/>
     <hyperlink ref="B699" r:id="rId689"/>
     <hyperlink ref="B700" r:id="rId690"/>
     <hyperlink ref="B701" r:id="rId691"/>
     <hyperlink ref="B702" r:id="rId692"/>
     <hyperlink ref="B703" r:id="rId693"/>
     <hyperlink ref="B704" r:id="rId694"/>
     <hyperlink ref="B705" r:id="rId695"/>
     <hyperlink ref="B706" r:id="rId696"/>
     <hyperlink ref="B707" r:id="rId697"/>
     <hyperlink ref="B708" r:id="rId698"/>
     <hyperlink ref="B709" r:id="rId699"/>
     <hyperlink ref="B710" r:id="rId700"/>
     <hyperlink ref="B711" r:id="rId701"/>
-    <hyperlink ref="B712" r:id="rId702"/>
   </hyperlinks>
   <headerFooter differentFirst="1" differentOddEven="1">
-    <oddHeader>&amp;RДата формирования прайса: 14.09.2026 10:57</oddHeader>
-[...1 lines deleted...]
-    <firstHeader>&amp;RДата формирования прайса: 14.09.2026 10:57</firstHeader>
+    <oddHeader>&amp;RДата формирования прайса: 29.10.2026 11:15</oddHeader>
+    <evenHeader>&amp;RДата формирования прайса: 29.10.2026 11:15</evenHeader>
+    <firstHeader>&amp;RДата формирования прайса: 29.10.2026 11:15</firstHeader>
   </headerFooter>
   <legacyDrawing r:id="rId2"/>
 </worksheet>
 </file>