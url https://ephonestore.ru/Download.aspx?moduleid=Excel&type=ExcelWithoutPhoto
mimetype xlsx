--- v6 (2026-07-31)
+++ v7 (2026-09-14)
@@ -2,86 +2,86 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default ContentType="application/xml" Extension="xml"/>
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.comments+xml" PartName="/xl/comments1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing" PartName="/xl/drawings/vmlDrawing1.vml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Price" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Price'!$B$7:$I$715</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Price'!$B$7:$I$713</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">'Price'!$6:$9</definedName>
-    <definedName name="_xlnm.Print_Area" localSheetId="0">'Price'!$A$1:$I$714</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="0">'Price'!$A$1:$I$712</definedName>
   </definedNames>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/comments1.xml><?xml version="1.0" encoding="utf-8"?>
 <comments xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <authors>
     <d:author xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">ephonestore.ru</d:author>
   </authors>
   <commentList>
     <comment ref="C6" authorId="0">
       <text>
         <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
           <rPr>
             <sz val="11"/>
             <rFont val="Calibri"/>
           </rPr>
           <t xml:space="preserve">Рекомендуемая розничная цена</t>
         </d:r>
       </text>
     </comment>
   </commentList>
 </comments>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1422" uniqueCount="1422">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1418" uniqueCount="1418">
   <si>
     <t>Прайс сформирован:</t>
   </si>
   <si>
-    <t>31.07.2026 17:35</t>
+    <t>14.09.2026 10:57</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Итого:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Наименование товара</t>
   </si>
   <si>
     <t>РРЦ</t>
   </si>
   <si>
     <t>Опт 1</t>
   </si>
   <si>
     <t>Опт 2</t>
   </si>
   <si>
     <t>Опт 3</t>
   </si>
@@ -2206,56 +2206,50 @@
   <si>
     <t>18764</t>
   </si>
   <si>
     <t>Чехол книжка боковой Fashion Case для Huawei Honor 30 бордовый</t>
   </si>
   <si>
     <t>18767</t>
   </si>
   <si>
     <t>Чехол книжка боковой Fashion Case для Huawei Honor 30 красный</t>
   </si>
   <si>
     <t>18769</t>
   </si>
   <si>
     <t>Чехол книжка боковой Fashion Case для Huawei Honor 30 синий</t>
   </si>
   <si>
     <t>18780</t>
   </si>
   <si>
     <t>Чехол книжка боковой Fashion Case для Huawei Honor 9A красный</t>
   </si>
   <si>
-    <t>18784</t>
-[...4 lines deleted...]
-  <si>
     <t>18790</t>
   </si>
   <si>
     <t>Чехол книжка боковой Fashion Case для Huawei Honor 9C красный</t>
   </si>
   <si>
     <t>18797</t>
   </si>
   <si>
     <t>Чехол книжка боковой Fashion Case для Huawei P40 Lite E/Y7P красный</t>
   </si>
   <si>
     <t>18801</t>
   </si>
   <si>
     <t>Чехол книжка боковой Fashion Case для Huawei P40 Lite/Nova 6SE/Nova 7i бордовый</t>
   </si>
   <si>
     <t>18804</t>
   </si>
   <si>
     <t>Чехол книжка боковой Fashion Case для Huawei P40 Lite/Nova 6SE/Nova 7i красный</t>
   </si>
   <si>
     <t>18806</t>
@@ -2408,56 +2402,50 @@
     <t>Чехол книжка боковой Fashion Case для iPhone 12/12 Pro бордовый</t>
   </si>
   <si>
     <t>26923</t>
   </si>
   <si>
     <t>Чехол книжка боковой Fashion Case для iPhone 13 Mini сиреневый</t>
   </si>
   <si>
     <t>26930</t>
   </si>
   <si>
     <t>Чехол книжка боковой Fashion Case для iPhone 13 Pro Max сиреневый</t>
   </si>
   <si>
     <t>26934</t>
   </si>
   <si>
     <t>Чехол книжка боковой Fashion Case для iPhone 13 Pro красный</t>
   </si>
   <si>
     <t>26937</t>
   </si>
   <si>
     <t>Чехол книжка боковой Fashion Case для iPhone 13 Pro сиреневый</t>
-  </si>
-[...4 lines deleted...]
-    <t>Чехол книжка боковой Fashion Case для iPhone 13 красный</t>
   </si>
   <si>
     <t>26946</t>
   </si>
   <si>
     <t>Чехол книжка боковой Fashion Case для iPhone 5/5s/SE сиреневый</t>
   </si>
   <si>
     <t>26949</t>
   </si>
   <si>
     <t>Чехол книжка боковой Fashion Case для iPhone Xr сиреневый</t>
   </si>
   <si>
     <t>27762</t>
   </si>
   <si>
     <t>Чехол книжка боковой Fashion Case для Samsung Galaxy A04S золотистый</t>
   </si>
   <si>
     <t>28735</t>
   </si>
   <si>
     <t>Чехол книжка боковой Fashion Case для Samsung Galaxy A14 красный</t>
   </si>
@@ -4389,118 +4377,118 @@
     </xf>
     <xf numFmtId="3" applyNumberFormat="1" fontId="2" applyFont="1" fillId="3" applyFill="1" xfId="0" applyProtection="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" applyNumberFormat="1" fontId="2" applyFont="1" xfId="0" applyProtection="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" applyNumberFormat="1" fontId="0" applyFont="1" fillId="4" applyFill="1" xfId="0" applyProtection="1"/>
     <xf numFmtId="0" applyNumberFormat="1" fontId="0" applyFont="1" xfId="0" applyProtection="1" applyAlignment="1">
       <alignment horizontal="centerContinuous"/>
     </xf>
     <xf numFmtId="0" applyNumberFormat="1" fontId="0" applyFont="1" xfId="0" applyProtection="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/usb-kabel-denmen-d19t-na-type-c-24a-1m-zheltyj" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/usb-kabel-denmen-d19t-na-type-c-24a-1m-krasnyj" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/kabel-denmen-d20s-na-type-c-na-type-c-1m-belyj" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/usb-kabel-denmen-d45l-na-lightning-24a-1m-zolotistyj" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/usb-kabel-denmen-d15l-na-lightning-24a-1m-zheltyj" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/usb-kabel-denmen-d15l-na-lightning-24a-1m-zelenyj" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/usb-kabel-denmen-d19l-na-lightning-24a-1m-zheltyj" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/usb-kabel-denmen-d19l-na-lightning-24a-1m-krasnyj" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/usb-kabel-denmen-d07l-na-lightning-24a-1m-belyj" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/usb-kabel-denmen-d07l-na-lightning-24a-1m-chernyj" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/usb-kabel-denmen-d07l-na-lightning-24a-1m-rozovyj" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/usb-kabel-denmen-d22l-na-lightning-24a-1m-belyj" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/usb-kabel-denmen-d01l-na-lightning-24a-1m-chernyj" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/usb-kabel-denmen-d02l-na-lightning-24a-1m-zolotistyj" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/usb-kabel-denmen-d02l-na-lightning-24a-1m-krasnyj" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/usb-kabel-denmen-d02l-na-lightning-24a-1m-chernyj" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/usb-kabel-denmen-d06l-na-lightning-24a-1m-belyj" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/usb-kabel-denmen-d06l-na-lightning-24a-1m-chernyj" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/usb-kabel-denmen-d23l-na-lightning-21a-2m-chernyj" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/aux-kabel-denmen-dx01-1m-belyj" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/aux-kabel-denmen-dx01-1m-chernyj" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/aux-kabel-denmen-dx02-2m-belyj" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/aux-kabel-denmen-dx02-2m-chernyj" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/bluetooth-kolonka-denmen-dr13-sinyaya" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/bluetooth-kolonka-denmen-dr13-chernaya" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/naushniki-sennheiser-cx-300-krasnye" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/bluetooth-garnitura-denmen-dl03-belaya" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/bluetooth-garnitura-denmen-dl03-chernaya" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/bluetooth-garnitura-denmen-dl02-belaya" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/bluetooth-garnitura-denmen-dl05-belaya" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/bluetooth-garnitura-denmen-dl05-chernaya" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/sv57" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/korobka-dlya-protivoudarnyh-stekol-kartonnaya-belaya-plus-salfetki" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-s-kardholderom-dlya-huawei-honor-x7-prozrachnaya" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-s-kardholderom-dlya-huawei-p-smart-2019-prozrachnaya" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-s-kardholderom-dlya-huawei-honor-x7a-prozrachnaya" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-s-kardholderom-dlya-huawei-honor-x9a-prozrachnaya" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-s-kardholderom-i-usilennymi-uglami-dlya-huawei-honor-x9-prozrachnaya" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-summer-s-kardholderom-dlya-huawei-nova-y70-chernaya" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-summer-s-kardholderom-dlya-huawei-p-smart-z-honor-9x-zelenaya" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-summer-s-kardholderom-dlya-huawei-p-smart-z-honor-9x-rozovaya" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-summer-s-kardholderom-dlya-huawei-p-smart-z-honor-9x-chernaya" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-summer-s-kardholderom-dlya-huawei-y5-2018-honor-7a-bezhevaya" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-summer-s-kardholderom-dlya-huawei-y6-2019-honor-8a-bezhevaya" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-summer-s-kardholderom-dlya-huawei-honor-x7-bezhevaya" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-summer-s-kardholderom-dlya-huawei-honor-x8-2022-sinyaya" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-summer-s-kardholderom-dlya-huawei-honor-x9a-bezhevaya" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-summer-s-kardholderom-dlya-huawei-honor-x9a-zelenaya" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-winter-s-kardholderom-dlya-huawei-honor-8x-krasnaya" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-winter-s-kardholderom-dlya-huawei-honor-8x-sinyaya" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-winter-s-kardholderom-dlya-huawei-honor-x9a-sirenevaya" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-winter-s-kardholderom-dlya-huawei-y6-2019-honor-8a-belaya" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-s-kardholderom-dlya-huawei-honor-90-lite-prozrachnaya" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-s-kardholderom-dlya-huawei-honor-90-prozrachnaya" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-s-kardholderom-dlya-huawei-honor-x5-prozrachnaya" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-s-kardholderom-i-usilennymi-uglami-dlya-huawei-honor-90-prozrachnaya" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-s-kardholderom-dlya-huawei-honor-x7b-prozrachnaya" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-winter-s-kardholderom-dlya-huawei-honor-90-chernaya" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-plastikovaya-matovaya-s-silikonovoj-okantovkoj-dlya-huawei-p40-krasnaya" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-plastikovaya-matovaya-s-silikonovoj-okantovkoj-dlya-huawei-p40-haki" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-s-kardholderom-dlya-huawei-honor-x8-2022-prozrachnaya" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-s-kardholderom-dlya-huawei-y5-2018-honor-7a-prozrachnaya" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-s-kardholderom-dlya-huawei-y6-2019-honor-8a-prozrachnaya" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-s-kardholderom-i-usilennymi-uglami-dlya-apple-iphone-12-pro-prozrachnaya" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-s-kardholderom-i-usilennymi-uglami-dlya-apple-iphone-13-pro-max-prozrachnaya" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-s-kardholderom-i-usilennymi-uglami-dlya-apple-iphone-13-pro-prozrachnaya" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-s-kardholderom-i-usilennymi-uglami-dlya-apple-iphone-14-pro-prozrachnaya" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-s-kardholderom-i-usilennymi-uglami-dlya-apple-iphone-6-6s-prozrachnaya" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-s-kardholderom-i-usilennymi-uglami-dlya-apple-iphone-11-pro-max-prozrachnaya" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-s-kardholderom-i-usilennymi-uglami-dlya-apple-iphone-11-pro-prozrachnaya" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-summer-s-kardholderom-dlya-apple-iphone-11-pro-chernaya" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-summer-s-kardholderom-dlya-apple-iphone-12-pro-max-zelenaya" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-summer-s-kardholderom-dlya-apple-iphone-12-pro-bezhevaya" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-summer-s-kardholderom-dlya-apple-iphone-12-pro-rozovaya" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-summer-s-kardholderom-dlya-apple-iphone-12-pro-sirenevaya" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-summer-s-kardholderom-dlya-apple-iphone-14-pro-max-sirenevaya" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-summer-s-kardholderom-dlya-apple-iphone-14-pro-max-chernaya" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-summer-s-kardholderom-dlya-apple-iphone-6-6s-chernaya" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-summer-s-kardholderom-dlya-apple-iphone-7-8-se-2020-zelenaya" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-summer-s-kardholderom-dlya-apple-iphone-x-xs-chernaya" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-summer-s-kardholderom-dlya-apple-iphone-15-pro-max-rozovaya" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-summer-s-kardholderom-dlya-apple-iphone-15-pro-max-sirenevaya" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-summer-s-kardholderom-dlya-apple-iphone-15-sinyaya" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-winter-s-kardholderom-dlya-apple-iphone-11-pro-krasnaya" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-winter-s-kardholderom-dlya-apple-iphone-12-pro-max-krasnaya" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-winter-s-kardholderom-dlya-apple-iphone-12-pro-krasnaya" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-winter-s-kardholderom-dlya-apple-iphone-13-pro-max-sinyaya" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-winter-s-kardholderom-dlya-apple-iphone-14-pro-max-zelenaya" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-winter-s-kardholderom-dlya-apple-iphone-14-pro-zelenaya" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-winter-s-kardholderom-dlya-apple-iphone-7-8-se-2020-krasnaya" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-winter-s-kardholderom-dlya-apple-iphone-x-xs-krasnaya" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-s-kardholderom-dlya-apple-iphone-12-pro-prozrachnaya" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-s-kardholderom-dlya-apple-iphone-12-prozrachnaya" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-s-kardholderom-dlya-apple-iphone-13-pro-max-prozrachnaya" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-s-kardholderom-dlya-apple-iphone-13-pro-prozrachnaya" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-s-kardholderom-dlya-apple-iphone-6-6s-prozrachnaya" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-s-kardholderom-dlya-apple-iphone-xr-prozrachnaya" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-s-kardholderom-dlya-apple-iphone-14-plus-prozrachnaya" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-s-kardholderom-dlya-apple-iphone-14-pro-max-prozrachnaya" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-s-kardholderom-dlya-apple-iphone-14-pro-prozrachnaya" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-s-kardholderom-dlya-samsung-galaxy-a24-prozrachnaya" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-s-kardholderom-dlya-samsung-galaxy-a34-prozrachnaya" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-s-kardholderom-dlya-samsung-galaxy-s23-plus-prozrachnaya" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-s-kardholderom-dlya-samsung-galaxy-s23-prozrachnaya" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-s-kardholderom-i-usilennymi-uglami-dlya-samsung-galaxy-a14-4g-prozrachnaya" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-s-kardholderom-i-usilennymi-uglami-dlya-samsung-galaxy-s23-prozrachnaya" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-summer-s-kardholderom-dlya-samsung-galaxy-a03-core-chernaya" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-summer-s-kardholderom-dlya-samsung-galaxy-a03s-bezhevaya" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-summer-s-kardholderom-dlya-samsung-galaxy-a03s-sirenevaya" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-summer-s-kardholderom-dlya-samsung-galaxy-a73-zelenaya" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-summer-s-kardholderom-dlya-samsung-galaxy-s20fe-chernaya" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-s-kardholderom-i-usilennymi-uglami-dlya-samsung-galaxy-a24-prozrachnaya" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-summer-s-kardholderom-dlya-samsung-galaxy-a24-zelenaya" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-winter-s-kardholderom-dlya-samsung-galaxy-a34-krasnaya" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-winter-s-kardholderom-dlya-samsung-galaxy-a34-rozovaya" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-winter-s-kardholderom-dlya-samsung-galaxy-s22-plus-sinyaya" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-winter-s-kardholderom-dlya-samsung-galaxy-s23-krasnaya" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-winter-s-kardholderom-dlya-samsung-galaxy-a53-krasnaya" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-winter-s-kardholderom-dlya-samsung-galaxy-s22-plus-rozovaya" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-winter-s-kardholderom-dlya-samsung-galaxy-s23-plus-zelenaya" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-winter-s-kardholderom-dlya-samsung-galaxy-s23-plus-sinyaya" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-winter-s-kardholderom-dlya-samsung-galaxy-s23-plus-chernaya" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-winter-s-kardholderom-dlya-samsung-galaxy-s23-sirenevaya" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-winter-s-kardholderom-dlya-samsung-galaxy-s23-plus-rozovaya" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-winter-s-kardholderom-dlya-samsung-galaxy-s23-zelenaya" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-winter-s-kardholderom-dlya-samsung-galaxy-s23-chernaya" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-s-kardholderom-dlya-samsung-galaxy-a05-prozrachnaya" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-s-kardholderom-dlya-samsung-galaxy-a05s-prozrachnaya" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-s-kardholderom-dlya-samsung-galaxy-s23fe-prozrachnaya" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-s-kardholderom-i-usilennymi-uglami-dlya-samsung-galaxy-s23fe-prozrachnaya" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-winter-s-kardholderom-dlya-samsung-galaxy-a05s-zelenaya" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-winter-s-kardholderom-dlya-samsung-galaxy-a05s-krasnaya" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-winter-s-kardholderom-dlya-samsung-galaxy-a05s-rozovaya" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-winter-s-kardholderom-dlya-samsung-galaxy-a05s-sinyaya" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-winter-s-kardholderom-dlya-samsung-galaxy-s23fe-zelenaya" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-winter-s-kardholderom-dlya-samsung-galaxy-s23fe-krasnaya" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-winter-s-kardholderom-dlya-samsung-galaxy-s23fe-sinyaya" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-s-kardholderom-dlya-samsung-galaxy-s24-prozrachnaya" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-s-kardholderom-dlya-samsung-galaxy-s24-ultra-prozrachnaya" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-s-kardholderom-dlya-samsung-galaxy-s24-plus-prozrachnaya" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-s-risunkom-na-samsung-galaxy-s10-plus-vid-10" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-s-kardholderom-dlya-samsung-galaxy-a53-prozrachnaya" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-s-kardholderom-dlya-samsung-galaxy-a72-prozrachnaya" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-s-kardholderom-dlya-samsung-galaxy-a73-prozrachnaya" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-s-kardholderom-dlya-samsung-galaxy-s21-plus-prozrachnaya" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-s-kardholderom-dlya-samsung-galaxy-s21-prozrachnaya" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-s-kardholderom-dlya-samsung-galaxy-s22-ultra-prozrachnaya" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-s-kardholderom-dlya-xiaomi-mi-12t-pro-prozrachnaya" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-s-kardholderom-dlya-xiaomi-mi-12t-prozrachnaya" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-s-kardholderom-dlya-poco-c55-prozrachnaya" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-s-kardholderom-dlya-poco-x5-pro-prozrachnaya" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-s-kardholderom-dlya-poco-x5-prozrachnaya" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-s-kardholderom-dlya-xiaomi-mi-13-pro-prozrachnaya" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-s-kardholderom-dlya-xiaomi-mi-13-prozrachnaya" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-s-kardholderom-i-usilennymi-uglami-dlya-xiaomi-mi-12-pro-prozrachnaya" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-s-kardholderom-i-usilennymi-uglami-dlya-xiaomi-mi-12t-prozrachnaya" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-s-kardholderom-i-usilennymi-uglami-dlya-xiaomi-redmi-9-prozrachnaya" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-s-kardholderom-i-usilennymi-uglami-dlya-xiaomi-redmi-9a-prozrachnaya" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-s-kardholderom-i-usilennymi-uglami-dlya-xiaomi-redmi-9c-10a-prozrachnaya" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-s-kardholderom-i-usilennymi-uglami-dlya-xiaomi-redmi-note-10-4g-10s-poco-m5s-prozrachnaya" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-s-kardholderom-i-usilennymi-uglami-dlya-xiaomi-redmi-note-10-pro-4g-prozrachnaya" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-s-kardholderom-i-usilennymi-uglami-dlya-xiaomi-redmi-a1-prozrachnaya" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-summer-s-kardholderom-dlya-xiaomi-mi-11t-bezhevaya" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-summer-s-kardholderom-dlya-xiaomi-mi-11t-chernaya" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-summer-s-kardholderom-dlya-xiaomi-mi-12t-pro-chernaya" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-summer-s-kardholderom-dlya-xiaomi-redmi-9-bezhevaya" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-summer-s-kardholderom-dlya-xiaomi-redmi-9-zelenaya" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-summer-s-kardholderom-dlya-xiaomi-redmi-9-sinyaya" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-summer-s-kardholderom-dlya-xiaomi-redmi-9-sirenevaya" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-summer-s-kardholderom-dlya-xiaomi-redmi-9a-bezhevaya" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-summer-s-kardholderom-dlya-xiaomi-redmi-9c-10a-bezhevaya" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-summer-s-kardholderom-dlya-xiaomi-redmi-a1-plus-a2-plus-bezhevaya" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-summer-s-kardholderom-dlya-xiaomi-redmi-note-10-pro-5g-bezhevaya" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-summer-s-kardholderom-dlya-xiaomi-redmi-note-10-pro-5g-zelenaya" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-summer-s-kardholderom-dlya-xiaomi-redmi-note-11-pro-sirenevaya" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-summer-s-kardholderom-dlya-xiaomi-redmi-note-11-pro-chernaya" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-summer-s-kardholderom-dlya-xiaomi-redmi-note-11-11s-rozovaya" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-summer-s-kardholderom-dlya-xiaomi-redmi-note-11-11s-sirenevaya" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-summer-s-kardholderom-dlya-xiaomi-redmi-note-11-11s-chernaya" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-summer-s-kardholderom-dlya-xiaomi-redmi-note-8-pro-sinyaya" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-s-kardholderom-dlya-xiaomi-redmi-a2-2023-prozrachnaya" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-s-kardholderom-dlya-xiaomi-redmi-a2-plus-2023-prozrachnaya" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-s-kardholderom-i-usilennymi-uglami-dlya-xiaomi-mi-13-pro-prozrachnaya" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-s-kardholderom-i-usilennymi-uglami-dlya-xiaomi-mi-13-prozrachnaya" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-summer-s-kardholderom-dlya-xiaomi-redmi-12c-poco-c55-bezhevaya" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-summer-s-kardholderom-dlya-xiaomi-redmi-12c-poco-c55-zelenaya" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-summer-s-kardholderom-dlya-xiaomi-redmi-12c-poco-c55-rozovaya" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-summer-s-kardholderom-dlya-xiaomi-redmi-12c-poco-c55-sinyaya" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-summer-s-kardholderom-dlya-xiaomi-redmi-12c-poco-c55-sirenevaya" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-summer-s-kardholderom-dlya-xiaomi-redmi-12c-poco-c55-chernaya" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-summer-s-kardholderom-dlya-xiaomi-redmi-note-12-pro-4g-sirenevaya" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-s-kardholderom-dlya-xiaomi-redmi-note-12s-prozrachnaya" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-s-kardholderom-dlya-xiaomi-redmi-note-8t-prozrachnaya" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-s-kardholderom-i-usilennymi-uglami-dlya-xiaomi-redmi-12c-prozrachnaya" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-summer-s-kardholderom-dlya-xiaomi-redmi-note-12s-sinyaya" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-summer-s-kardholderom-dlya-xiaomi-redmi-12-sirenevaya" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-winter-s-kardholderom-dlya-redmi-12c-poco-c55-belaya" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-winter-s-kardholderom-dlya-redmi-12c-poco-c55-zelenaya" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-winter-s-kardholderom-dlya-redmi-12c-poco-c55-krasnaya" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-winter-s-kardholderom-dlya-redmi-12c-poco-c55-rozovaya" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-winter-s-kardholderom-dlya-redmi-12c-poco-c55-sinyaya" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-winter-s-kardholderom-dlya-redmi-12c-poco-c55-sirenevaya" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-winter-s-kardholderom-dlya-redmi-12c-poco-c55-chernaya" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-winter-s-kardholderom-dlya-xiaomi-redmi-12-krasnaya" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-winter-s-kardholderom-dlya-xiaomi-redmi-note-12-2023-zelenaya" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-winter-s-kardholderom-dlya-xiaomi-redmi-note-11-pro-sirenevaya" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-winter-s-kardholderom-dlya-xiaomi-redmi-note-12s-krasnaya" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-winter-s-kardholderom-dlya-xiaomi-mi-13-lite-krasnaya" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-winter-s-kardholderom-dlya-xiaomi-redmi-9-krasnaya" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-winter-s-kardholderom-dlya-xiaomi-redmi-9a-zelenaya" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-winter-s-kardholderom-dlya-xiaomi-redmi-note-11-11s-zelenaya" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-winter-s-kardholderom-dlya-xiaomi-redmi-note-12-2023-krasnaya" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-winter-s-kardholderom-dlya-xiaomi-redmi-note-12-2023-rozovaya" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-winter-s-kardholderom-dlya-xiaomi-redmi-note-12-2023-sinyaya" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-winter-s-kardholderom-dlya-xiaomi-redmi-note-12-2023-chernaya" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-summer-s-kardholderom-dlya-xiaomi-redmi-note-13-pro-bezhevaya" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-summer-s-kardholderom-dlya-xiaomi-redmi-note-13-pro-sinyaya" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-summer-s-kardholderom-dlya-xiaomi-redmi-note-13-bezhevaya" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-summer-s-kardholderom-dlya-xiaomi-redmi-note-13-zelenaya" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-summer-s-kardholderom-dlya-xiaomi-redmi-note-13-rozovaya" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-s-kardholderom-i-usilennymi-uglami-dlya-xiaomi-redmi-note-13-pro-prozrachnaya" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-s-kardholderom-i-usilennymi-uglami-dlya-xiaomi-redmi-note-13-prozrachnaya" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-winter-s-kardholderom-dlya-xiaomi-redmi-note-13-pro-zelenaya" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-winter-s-kardholderom-dlya-xiaomi-redmi-note-13-pro-krasnaya" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-winter-s-kardholderom-dlya-xiaomi-redmi-note-13-pro-rozovaya" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-winter-s-kardholderom-dlya-xiaomi-redmi-note-13-pro-sirenevaya" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-winter-s-kardholderom-dlya-xiaomi-redmi-note-13-pro-chernaya" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-winter-s-kardholderom-dlya-xiaomi-redmi-note-13-sinyaya" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-winter-s-kardholderom-dlya-xiaomi-redmi-note-13-sirenevaya" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-summer-s-kardholderom-dlya-xiaomi-redmi-13c-chernaya" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-summer-s-kardholderom-dlya-xiaomi-redmi-13c-zelenaya" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-s-kardholderom-dlya-xiaomi-redmi-note-13-4g-prozrachnaya" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-s-kardholderom-dlya-xiaomi-redmi-note-13-pro-4g-prozrachnaya" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-s-kardholderom-dlya-xiaomi-redmi-9-prozrachnaya" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-s-kardholderom-dlya-xiaomi-redmi-9a-prozrachnaya" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-s-kardholderom-dlya-xiaomi-redmi-9c-10a-prozrachnaya" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-s-kardholderom-dlya-xiaomi-redmi-note-10-pro-4g-prozrachnaya" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-s-kardholderom-dlya-xiaomi-redmi-note-11-pro-1642-prozrachnaya" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-s-kardholderom-dlya-xiaomi-redmi-note-11-11s-prozrachnaya" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-s-kardholderom-dlya-xiaomi-redmi-note-9-pro-9s-prozrachnaya" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-s-kardholderom-dlya-xiaomi-redmi-note-11-e-prozrachnaya" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-summer-s-kardholderom-dlya-oppo-a17k-bezhevaya" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-summer-s-kardholderom-dlya-oppo-a17k-zelenaya" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-s-kardholderom-dlya-realme-c20-c11-prozrachnaya" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-s-kardholderom-dlya-realme-10-prozrachnaya" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-s-kardholderom-i-usilennymi-uglami-dlya-realme-c55-prozrachnaya" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-s-kardholderom-i-usilennymi-uglami-dlya-realme-11-pro-prozrachnaya" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-s-kardholderom-dlya-realme-c67-4g-prozrachnaya" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-summer-s-kardholderom-dlya-poco-m3-pro-redmi-note-10-5g-sinyaya" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-summer-s-kardholderom-dlya-poco-m4-pro-4g-bezhevaya" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-summer-s-kardholderom-dlya-poco-m4-pro-4g-chernaya" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-summer-s-kardholderom-dlya-poco-m4-pro-5g-bezhevaya" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-summer-s-kardholderom-dlya-poco-m4-pro-5g-chernaya" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-summer-s-kardholderom-dlya-poco-m5-chernaya" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-summer-s-kardholderom-dlya-poco-m5s-redmi-note-10-4g-10s-sirenevaya" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-summer-s-kardholderom-dlya-poco-x3-x3-pro-sirenevaya" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-summer-s-kardholderom-dlya-poco-x4-gt-chernaya" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-summer-s-kardholderom-dlya-poco-x4-pro-chernaya" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-summer-s-kardholderom-dlya-poco-x5-pro-zelenaya" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-summer-s-kardholderom-dlya-poco-x5-pro-rozovaya" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-summer-s-kardholderom-dlya-poco-x5-pro-sirenevaya" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-summer-s-kardholderom-dlya-poco-x5-zelenaya" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-summer-s-kardholderom-dlya-poco-x5-sirenevaya" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-s-kardholderom-i-usilennymi-uglami-dlya-poco-m4-pro-5g-prozrachnaya" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-s-kardholderom-i-usilennymi-uglami-dlya-poco-x5-prozrachnaya" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-s-kardholderom-i-usilennymi-uglami-dlya-poco-f5-prozrachnaya" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-winter-s-kardholderom-dlya-poco-f5-pro-krasnaya" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-winter-s-kardholderom-dlya-poco-f5-pro-sirenevaya" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-winter-s-kardholderom-dlya-poco-f5-pro-chernaya" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-winter-s-kardholderom-dlya-poco-m3-krasnaya" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-winter-s-kardholderom-dlya-poco-x5-pro-redmi-note-12-pro-rozovaya" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-winter-s-kardholderom-dlya-poco-x5-pro-redmi-note-12-pro-sirenevaya" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-s-kardholderom-dlya-poco-m6-prozrachnaya" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-s-kardholderom-dlya-poco-x6-pro-prozrachnaya" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-summer-s-kardholderom-dlya-poco-m6-pro-4g-chernaya" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-summer-s-kardholderom-dlya-poco-m6-pro-4g-sirenevaya" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-summer-s-kardholderom-dlya-poco-m6-pro-4g-sinyaya" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-summer-s-kardholderom-dlya-poco-m6-pro-4g-rozovaya" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-summer-s-kardholderom-dlya-poco-m6-pro-4g-zelenaya" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-summer-s-kardholderom-dlya-poco-m6-pro-4g-bezhevaya" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-s-kardholderom-i-usilennymi-uglami-dlya-poco-m6-pro-5g-prozrachnaya" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-s-kardholderom-i-usilennymi-uglami-dlya-poco-x6-prozrachnaya" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-s-kardholderom-dlya-poco-m6-pro-prozrachnaya" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-s-kardholderom-dlya-poco-m4-pro-4g-prozrachnaya" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-s-kardholderom-dlya-infinix-hot-11-play-prozrachnaya" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-s-kardholderom-dlya-infinix-hot-12-play-prozrachnaya" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-s-kardholderom-dlya-infinix-hot-12i-prozrachnaya" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-s-kardholderom-dlya-infinix-note-12-g96-prozrachnaya" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-s-kardholderom-dlya-infinix-smart-6-plus-prozrachnaya" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-s-kardholderom-dlya-infinix-smart-6-prozrachnaya" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-s-kardholderom-dlya-infinix-hot-20-play-4g-prozrachnaya" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-s-kardholderom-dlya-infinix-hot-30i-prozrachnaya" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-winter-s-kardholderom-dlya-infinix-hot-30-play-zelenaya" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-winter-s-kardholderom-dlya-infinix-note-12-g96-zelenaya" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-winter-s-kardholderom-dlya-infinix-note-12-g96-belaya" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-s-kardholderom-dlya-tecno-shark-8p-prozrachnaya" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-s-kardholderom-dlya-tecno-shark-9-pro-prozrachnaya" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-s-kardholderom-i-usilennymi-uglami-dlya-tecno-pova-3-prozrachnaya" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-s-kardholderom-dlya-tecno-spark-10c-prozrachnaya" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-s-kardholderom-dlya-tecno-camon-20-prozrachnaya" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-s-kardholderom-i-usilennymi-uglami-dlya-tecno-spark-10-prozrachnaya" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-s-kardholderom-i-usilennymi-uglami-dlya-tecno-spark-go-2023-prozrachnaya" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-winter-s-kardholderom-dlya-tecno-pova-4-zelenaya" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-s-kardholderom-i-usilennymi-uglami-dlya-tecno-camon-20-pro-prozrachnaya" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-s-kardholderom-i-usilennymi-uglami-dlya-tecno-camon-20-prozrachnaya" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-s-kardholderom-dlya-tecno-pova-5-pro-prozrachnaya" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-huawei-nova-9-bordovyj" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-huawei-nova-9-krasnyj" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-huawei-nova-9-rozovo-zolotistyj" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-huawei-nova-9-sinij" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-huawei-nova-9-chernyj" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-huawei-honor-50-lite-bordovyj" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-huawei-honor-50-lite-krasnyj" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-huawei-honor-50-lite-rozovo-zolotistyj" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-huawei-honor-50-lite-sinij" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-huawei-honor-x7a-bordovyj" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-huawei-honor-x8a-sinij" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-huawei-honor-x6-krasnyj" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-huawei-honor-x6-rozovo-zolotistyj" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-huawei-honor-90-lite-zolotistyj" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-huawei-honor-90-lite-krasnyj" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-huawei-honor-90-lite-rozovo-zolotistyj" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-huawei-honor-90-bordovyj" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-huawei-honor-90-krasnyj" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-huawei-honor-90-rozovo-zolotistyj" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-huawei-honor-90-sinij" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-huawei-nova-11i-krasnyj" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-huawei-nova-11i-sinij" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-huawei-honor-x8b-chernyj" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-huawei-honor-8-zolotistyj" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-huawei-honor-8-chernyj" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-huawei-honor-9-rozovo-zolotistyj" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-huawei-honor-10-krasnyj" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-huawei-y5-prime-2018-honor-7a-zolotistyj" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-huawei-y5-prime-2018-honor-7a-chernyj" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-huawei-y9-2019-zolotistyj" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-huawei-y9-2019-sinij" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-huawei-honor-20-lite-zolotistyj" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-huawei-p-smart-z-honor-9x-krasnyj" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-huawei-honor-9x-prime-krasnyj" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-huawei-y6-2019-honor-8a-krasnyj" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-huawei-honor-30-pro-bordovyj" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-huawei-honor-30-pro-zolotistyj" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-huawei-honor-30-pro-krasnyj" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-huawei-honor-30-pro-rozovo-zolotistyj" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-huawei-honor-30-pro-sinij" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-huawei-honor-30-bordovyj" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-huawei-honor-30-krasnyj" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-huawei-honor-30-sinij" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-huawei-honor-9a-krasnyj" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-huawei-honor-9x-prime-bordovyj" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-huawei-honor-9c-krasnyj" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-huawei-p40-lite-e-y7p-krasnyj" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-huawei-p40-lite-nova-6se-nova-7i-bordovyj" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-huawei-p40-lite-nova-6se-nova-7i-krasnyj" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-huawei-p40-lite-nova-6se-nova-7i-sinij" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-huawei-p40-bordovyj" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-huawei-p40-zolotistyj" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-huawei-p40-krasnyj" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-huawei-p40-rozovo-zolotistyj" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-huawei-p40-sinij" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-huawei-p40-chernyj" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-huawei-y5-prime-2018-honor-7a-bordovyj" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-huawei-honor-30-pro-rozovyj" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-huawei-honor-30-rozovyj" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-huawei-p40-lite-nova-6se-nova-7i-rozovyj" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-huawei-p40-rozovyj" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-huawei-nova-8se-bordovyj" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-huawei-nova-8se-krasnyj" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-huawei-nova-8se-sinij" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-huawei-honor-x8-2022-krasnyj" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-huawei-honor-x8-2022-sinij" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-iphone-14-plus-sinij" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-iphone-11-pro-max-bordovyj" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-iphone-11-pro-max-sinij" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-iphone-11-pro-sinij" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-iphone-11-pro-bordovyj" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-iphone-12-mini-sirenevyj" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-iphone-12-pro-max-sirenevyj" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-iphone-12-12-pro-bordovyj" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-iphone-13-mini-sirenevyj" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-iphone-13-pro-max-sirenevyj" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-iphone-13-pro-krasnyj" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-iphone-13-pro-sirenevyj" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-iphone-13-krasnyj" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-iphone-5-5s-se-sirenevyj" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-iphone-xr-sirenevyj" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-samsung-galaxy-a04s-zolotistyj" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-samsung-galaxy-a14-krasnyj" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-samsung-galaxy-a24-bordovyj" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-samsung-galaxy-a24-chernyj" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-samsung-galaxy-a34-chernyj" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-samsung-galaxy-a05s-zolotistyj" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-samsung-galaxy-a35-zolotistyj" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-samsung-galaxy-j2-pro-2018-chernyj" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-samsung-galaxy-j2-pro-2018-zolotistyj" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-samsung-galaxy-a9-2018-chernyj" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-samsung-galaxy-a9-2018-zolotistyj" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-samsung-galaxy-a6s-2018-zolotistyj" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-samsung-galaxy-s10-bordovyj" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-samsung-galaxy-j6-plus-2018-sinij" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-samsung-galaxy-a60-sinij" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-samsung-galaxy-a60-bordovyj" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-samsung-galaxy-a60-rozovo-zolotistaya" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-samsung-galaxy-a60-zolotistyj" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-samsung-galaxy-a60-chernyj" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-samsung-galaxy-m30-chernyj" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-samsung-galaxy-m30-krasnyj" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-samsung-galaxy-m30-zolotistyj" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-samsung-galaxy-note-10-plus-bordovyj" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-samsung-galaxy-note-10-bordovyj" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-samsung-galaxy-note-10-chernyj" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-samsung-galaxy-note-10-sinij" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-samsung-galaxy-note-10-zolotistyj" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-samsung-galaxy-s11-plus-s20-ultra-zolotistyj" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-samsung-galaxy-s11-plus-s20-ultra-bordovyj" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-samsung-galaxy-s11-plus-s20-ultra-krasnyj" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-samsung-galaxy-s11-lite-s20-bordovyj" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-samsung-galaxy-s11-lite-s20-zolotistyj" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-samsung-galaxy-s11-lite-s20-krasnyj" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-samsung-galaxy-a21-krasnyj" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-samsung-galaxy-a3-2017-bordovyj" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-samsung-galaxy-a41-krasnyj" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-samsung-galaxy-a11-sinij" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-samsung-galaxy-m11-krasnyj" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-samsung-galaxy-a42-zolotistyj" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-samsung-galaxy-a42-krasnyj" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-samsung-galaxy-a42-rozovo-zolotistyj" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-samsung-galaxy-a42-sinij" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-samsung-galaxy-a42-chernyj" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-samsung-galaxy-a52-krasnyj" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-samsung-galaxy-a72-krasnyj" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-samsung-galaxy-a72-rozovo-zolotistyj" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-samsung-galaxy-a72-sinij" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-samsung-galaxy-a52-chernyj" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-samsung-galaxy-a72-bordovyj" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-samsung-galaxy-a03s-krasnyj" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-samsung-galaxy-s9-plus-bordovyj" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-samsung-galaxy-j2-pro-2018-krasnyj" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-samsung-galaxy-s11-lite-s20-chernyj" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-samsung-galaxy-a22s-krasnyj" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-samsung-galaxy-a22s-sinij" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-samsung-galaxy-a13-4g-bordovyj" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-samsung-galaxy-a13-4g-krasnyj" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-samsung-galaxy-a23-bordovyj" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-samsung-galaxy-a33-bordovyj" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-samsung-galaxy-a33-krasnyj" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-samsung-galaxy-a33-rozovo-zolotistyj" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-samsung-galaxy-a33-sinij" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-samsung-galaxy-a53-bordovyj" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-samsung-galaxy-a53-krasnyj" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-samsung-galaxy-a53-rozovo-zolotistyj" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-samsung-galaxy-a73-bordovyj" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-samsung-galaxy-a73-krasnyj" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-samsung-galaxy-a73-rozovo-zolotistyj" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-samsung-galaxy-a73-sinij" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-samsung-galaxy-a73-chernyj" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-samsung-galaxy-a03-core-sirenevyj" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-samsung-galaxy-a12-sirenevyj" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-samsung-galaxy-a13-4g-sirenevyj" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-xiaomi-mi-12-lite-sinij" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-xiaomi-mi-12t-12t-pro-bordovyj" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-xiaomi-mi-12t-12t-pro-krasnyj" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-xiaomi-mi-12t-12t-pro-rozovo-zolotistyj" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-xiaomi-mi-12t-12t-pro-sinij" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-xiaomi-mi-mix-2-rozovo-zolotistyj" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-xiaomi-redmi-a1-2022-bordovyj" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-xiaomi-redmi-a1-2022-zolotistyj" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-xiaomi-redmi-a1-2022-krasnyj" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-xiaomi-redmi-a1-2022-rozovo-zolotistyj" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-xiaomi-redmi-a1-2022-sinij" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-xiaomi-redmi-a1-2022-chernyj" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-xiaomi-redmi-note-11e-bordovyj" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-xiaomi-redmi-note-11e-krasnyj" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-xiaomi-redmi-note-11e-rozovo-zolotistyj" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-xiaomi-redmi-note-11e-sinij" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-xiaomi-redmi-note-11e-chernyj" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-xiaomi-mi-11t-bordovyj" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-xiaomi-mi-11t-krasnyj" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-xiaomi-mi-11t-sinij" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-xiaomi-mi-13-pro-bordovyj" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-xiaomi-mi-13-pro-krasnyj" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-xiaomi-mi-13-pro-rozovo-zolotistyj" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-xiaomi-mi-13-bordovyj" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-xiaomi-mi-13-krasnyj" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-xiaomi-mi-13-sinij" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-xiaomi-redmi-12c-poco-c55-bordovyj" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-xiaomi-redmi-12c-poco-c55-rozovo-zolotistyj" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-xiaomi-redmi-12c-poco-c55-chernyj" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-xiaomi-redmi-note-12-4g-2023-rozovo-zolotistyj" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-xiaomi-redmi-note-12-4g-2023-sirenevyj" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-xiaomi-redmi-note-12-pro-4g-bordovyj" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-xiaomi-redmi-note-12-pro-4g-zolotistyj" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-xiaomi-redmi-note-12-pro-4g-krasnyj" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-xiaomi-redmi-note-12-pro-4g-sinij" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-xiaomi-redmi-note-12-pro-5g-bordovyj" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-xiaomi-redmi-note-12-pro-5g-zolotistyj" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-xiaomi-redmi-note-12-pro-5g-rozovo-zolotistyj" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-xiaomi-redmi-note-12-pro-5g-sirenevyj" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-xiaomi-redmi-note-12-pro-plus-bordovyj" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-xiaomi-redmi-note-12-pro-plus-krasnyj" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-xiaomi-redmi-note-12-pro-plus-rozovo-zolotistyj" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-xiaomi-redmi-note-12-pro-plus-sirenevyj" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-xiaomi-redmi-12-rozovo-zolotistyj" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-xiaomi-redmi-note-12s-sirenevaya" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-xiaomi-redmi-13c-krasnyj" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-xiaomi-redmi-13c-rozovo-zolotistyj" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-xiaomi-redmi-5-zolotistyj" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-xiaomi-redmi-6a-chernyj" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-xiaomi-redmi-note-4x-zolotistyj" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-xiaomi-redmi-note-6-pro-bordovyj" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-xiaomi-mi-5x-a1-zolotistyj" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-xiaomi-redmi-note-5-pro-chernyj" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-xiaomi-redmi-note-4x-bordovyj" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-xiaomi-redmi-go-bordovyj" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-xiaomi-redmi-note-8-chernyj" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-xiaomi-redmi-8a-zolotistyj" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-xiaomi-mi-note-10-krasnyj" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-xiaomi-mi-mix-2-bordovyj" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-xiaomi-redmi-5-krasnyj" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-xiaomi-redmi-5a-krasnyj" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-xiaomi-redmi-8a-sinij" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-xiaomi-mi-note-10-lite-bordovyj" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-xiaomi-redmi-9-krasnyj" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-xiaomi-redmi-9-rozovo-zolotistyj" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-xiaomi-redmi-9a-zolotistyj" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-poco-m3-krasnyj" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-poco-m3-rozovo-zolotistyj" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-poco-x3-x3-pro-krasnyj" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-xiaomi-mi10t-lite-zolotistyj" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-xiaomi-mi10t-lite-chernyj" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-xiaomi-mi10t-10t-pro-zolotistyj" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-xiaomi-mi10t-10t-pro-krasnyj" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-xiaomi-mi10t-10t-pro-sinij" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-xiaomi-redmi-note-9t-krasnyj" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-xiaomi-redmi-note-9t-sinij" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-xiaomi-redmi-9a-sinij" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-poco-f3-bordovyj" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-poco-f3-krasnyj" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-xiaomi-redmi-9t-bordovyj" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-xiaomi-redmi-note-10-pro-5g-bordovyj" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-xiaomi-redmi-note-10-pro-5g-krasnyj" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-xiaomi-redmi-note-10-pro-5g-rozovo-zolotistyj" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-xiaomi-redmi-note-10-pro-5g-sinij" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-xiaomi-redmi-note-9t-bordovyj" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-xiaomi-redmi-10-krasnyj" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-xiaomi-redmi-10-sinij" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-xiaomi-mi-6x-a2-bordovyj" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-xiaomi-redmi-5-plus-bordovyj" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-xiaomi-redmi-7-krasnyj" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-poco-m4-pro-4g-bordovyj" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-poco-m4-pro-4g-rozovo-zolotistyj" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-xiaomi-redmi-10c-poco-c40-krasnyj" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-xiaomi-mi-12-12x-bordovyj" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-xiaomi-mi-12-12x-krasnyj" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-xiaomi-mi-12-12x-sinij" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-xiaomi-redmi-9-sirenevyj" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-xiaomi-redmi-9a-sirenevyj" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-zte-blade-a71-2021-krasnyj" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-zte-blade-a71-2021-rozovo-zolotistyj" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-zte-blade-v30-vita-2021-zolotistyj" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-zte-blade-v30-vita-2021-rozovo-zolotistyj" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-poco-x4-gt-zolotistyj" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-poco-x4-gt-krasnyj" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-poco-f4-bordovyj" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-poco-f4-krasnyj" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-poco-f4-rozovo-zolotistyj" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-poco-f4-sinij" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-poco-x5-pro-zolotistyj" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-poco-x5-pro-sinij" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-poco-x5-pro-chernyj" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-poco-x5-zolotistyj" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-poco-x5-rozovo-zolotistyj" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-poco-x5-chernyj" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-poco-f5-pro-redmi-k60-krasnyj" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-poco-f5-pro-redmi-k60-chernyj" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-poco-x6-zolotistyj" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-poco-x6-chernyj" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-poco-x4-pro-bordovyj" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-poco-x4-pro-zolotistyj" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-poco-x4-pro-krasnyj" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-poco-x4-pro-rozovo-zolotistyj" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-poco-x4-pro-sinij" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-poco-x4-pro-chernyj" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-realme-6-pro-rozovo-zolotistyj" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-realme-7-4g-krasnyj" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-realme-7-4g-rozovo-zolotistyj" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-realme-9-4g-krasnyj" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-realme-9-4g-rozovo-zolotistyj" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-realme-9i-4g-krasnyj" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-realme-c21y-rozovo-zolotistyj" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-realme-c31-chernyj" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-realme-10-4g-zolotistyj" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-realme-10-4g-rozovo-zolotistyj" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-realme-10-4g-chernyj" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-realme-c55-krasnyj" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-realme-c55-rozovo-zolotistyj" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-realme-c55-sirenevyj" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-realme-c55-chernyj" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-realme-narzo-n55-c55-bordovyj" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-realme-narzo-n55-c55-zolotistyj" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-realme-narzo-n55-c55-krasnyj" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-realme-narzo-n55-c55-rozovo-zolotistyj" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-realme-narzo-n55-c55-sinij" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-realme-narzo-n55-c55-chernyj" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-realme-c51-53-zolotistyj" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-realme-c51-53-rozovo-zolotistyj" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-realme-11-pro-plus-chernyj" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-realme-11-zolotistyj" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-realme-c67-chernyj" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-realme-note-50-zolotistyj" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-infinix-hot-11-nfs-bordovyj" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-infinix-note-12-pro-bordovyj" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-infinix-note-12-pro-zolotistyj" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-infinix-note-12-pro-krasnyj" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-infinix-note-12-pro-rozovo-zolotistyj" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-infinix-note-12-pro-chernyj" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-infinix-note-12-vip-krasnyj" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-infinix-smart-6-plus-krasnyj" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-infinix-smart-6-plus-rozovo-zolotistyj" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-infinix-smart-6-plus-sinij" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-infinix-hot-12-pro-krasnyj" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-infinix-hot-30i-zolotistyj" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-infinix-hot-40-40-pro-zolotistyj" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-infinix-hot-40-40-pro-chernyj" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-infinix-hot-40i-zolotistyj" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-infinix-smart-7-plus-zolotistyj" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-infinix-smart-8-zolotistyj" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-tecno-pop-6-pro-bordovyj" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-tecno-pop-6-pro-krasnyj" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-tecno-pop-6-pro-rozovo-zolotistyj" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-tecno-pop-6-pro-sinij" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-tecno-pova-2-krasnyj" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-tecno-pova-2-rozovo-zolotistyj" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-tecno-pova-3-bordovyj" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-tecno-pova-3-krasnyj" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-tecno-pova-3-rozovo-zolotistyj" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-tecno-spark-6-go-bordovyj" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-tecno-spark-6-go-krasnyj" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-tecno-spark-6-go-rozovo-zolotistyj" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-tecno-spark-8p-krasnyj" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-tecno-spark-9-pro-bordovyj" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-tecno-spark-9-pro-krasnyj" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-tecno-spark-9-pro-rozovo-zolotistyj" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-tecno-spark-9-pro-sinij" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-tecno-camon-19-neo-krasnyj" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-tecno-camon-19-neo-rozovo-zolotistyj" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-tecno-camon-19-krasnyj" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-tecno-camon-19-rozovo-zolotistyj" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-tecno-pova-4-pro-bordovyj" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-tecno-pova-4-pro-krasnyj" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-tecno-pova-4-bordovyj" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-tecno-pova-4-rozovo-zolotistyj" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-tecno-pova-4-sinij" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-tecno-spark-10-4g-bordovyj" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-tecno-spark-10-4g-chernyj" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-tecno-spark-10c-zolotistyj" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-tecno-camon-18-krasnyj" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-tecno-camon-18-rozovo-zolotistyj" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-tecno-camon-20-pro-5g-chernyj" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-tecno-camon-20-zolotistyj" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-tecno-pova-5-rozovo-zolotistyj" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-tecno-pova-5-chernyj" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-tecno-pova-neo-3-bordovyj" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-tecno-spark-10-pro-sinij" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-tecno-spark-20-pro-zolotistyj" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-tecno-spark-20-zolotistyj" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-oppo-a17-chernyj" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-oppo-a17k-chernyj" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-oppo-a17-bordovyj" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-oppo-a17-krasnyj" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-oppo-a17-rozovo-zolotistyj" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-oppo-a17-sinij" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-oppo-a17k-bordovyj" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-oppo-a17k-zolotistyj" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-oppo-a17k-krasnyj" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-oppo-a17k-rozovo-zolotistyj" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-oppo-a17k-sinij" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-oppo-a54-bordovyj" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-oppo-a54-sinij" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-oppo-a57s-zolotistyj" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-oppo-a57s-krasnyj" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-oppo-a57s-sinij" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-oppo-a57s-chernyj" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-itel-vision-3-plus-p682lpn-rozovo-zolotistyj" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-vivo-t1-4g-2022-bordovyj" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-vivo-t1-4g-2022-krasnyj" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-vivo-t1-4g-2022-rozovo-zolotistyj" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-vivo-y1s-2020-bordovyj" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-vivo-y1s-2020-zolotistyj" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-vivo-y1s-2020-krasnyj" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-vivo-y1s-2020-rozovo-zolotistyj" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-vivo-y21-y33s-2021-bordovyj" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-vivo-y21-y33s-2021-rozovo-zolotistyj" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-vivo-y22-2022-krasnyj" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-vivo-y22-2022-rozovo-zolotistyj" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-vivo-y22-2022-sinij" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-vivo-y35-2022-bordovyj" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-vivo-y35-2022-rozovo-zolotistyj" TargetMode="External"/></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/usb-kabel-denmen-d19t-na-type-c-24a-1m-zheltyj" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/usb-kabel-denmen-d19t-na-type-c-24a-1m-krasnyj" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/kabel-denmen-d20s-na-type-c-na-type-c-1m-belyj" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/usb-kabel-denmen-d45l-na-lightning-24a-1m-zolotistyj" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/usb-kabel-denmen-d15l-na-lightning-24a-1m-zheltyj" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/usb-kabel-denmen-d15l-na-lightning-24a-1m-zelenyj" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/usb-kabel-denmen-d19l-na-lightning-24a-1m-zheltyj" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/usb-kabel-denmen-d19l-na-lightning-24a-1m-krasnyj" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/usb-kabel-denmen-d07l-na-lightning-24a-1m-belyj" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/usb-kabel-denmen-d07l-na-lightning-24a-1m-chernyj" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/usb-kabel-denmen-d07l-na-lightning-24a-1m-rozovyj" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/usb-kabel-denmen-d22l-na-lightning-24a-1m-belyj" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/usb-kabel-denmen-d01l-na-lightning-24a-1m-chernyj" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/usb-kabel-denmen-d02l-na-lightning-24a-1m-zolotistyj" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/usb-kabel-denmen-d02l-na-lightning-24a-1m-krasnyj" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/usb-kabel-denmen-d02l-na-lightning-24a-1m-chernyj" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/usb-kabel-denmen-d06l-na-lightning-24a-1m-belyj" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/usb-kabel-denmen-d06l-na-lightning-24a-1m-chernyj" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/usb-kabel-denmen-d23l-na-lightning-21a-2m-chernyj" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/aux-kabel-denmen-dx01-1m-belyj" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/aux-kabel-denmen-dx01-1m-chernyj" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/aux-kabel-denmen-dx02-2m-belyj" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/aux-kabel-denmen-dx02-2m-chernyj" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/bluetooth-kolonka-denmen-dr13-sinyaya" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/bluetooth-kolonka-denmen-dr13-chernaya" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/naushniki-sennheiser-cx-300-krasnye" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/bluetooth-garnitura-denmen-dl03-belaya" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/bluetooth-garnitura-denmen-dl03-chernaya" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/bluetooth-garnitura-denmen-dl02-belaya" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/bluetooth-garnitura-denmen-dl05-belaya" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/bluetooth-garnitura-denmen-dl05-chernaya" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/sv57" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/korobka-dlya-protivoudarnyh-stekol-kartonnaya-belaya-plus-salfetki" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-s-kardholderom-dlya-huawei-honor-x7-prozrachnaya" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-s-kardholderom-dlya-huawei-p-smart-2019-prozrachnaya" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-s-kardholderom-dlya-huawei-honor-x7a-prozrachnaya" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-s-kardholderom-dlya-huawei-honor-x9a-prozrachnaya" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-s-kardholderom-i-usilennymi-uglami-dlya-huawei-honor-x9-prozrachnaya" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-summer-s-kardholderom-dlya-huawei-nova-y70-chernaya" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-summer-s-kardholderom-dlya-huawei-p-smart-z-honor-9x-zelenaya" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-summer-s-kardholderom-dlya-huawei-p-smart-z-honor-9x-rozovaya" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-summer-s-kardholderom-dlya-huawei-p-smart-z-honor-9x-chernaya" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-summer-s-kardholderom-dlya-huawei-y5-2018-honor-7a-bezhevaya" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-summer-s-kardholderom-dlya-huawei-y6-2019-honor-8a-bezhevaya" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-summer-s-kardholderom-dlya-huawei-honor-x7-bezhevaya" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-summer-s-kardholderom-dlya-huawei-honor-x8-2022-sinyaya" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-summer-s-kardholderom-dlya-huawei-honor-x9a-bezhevaya" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-summer-s-kardholderom-dlya-huawei-honor-x9a-zelenaya" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-winter-s-kardholderom-dlya-huawei-honor-8x-krasnaya" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-winter-s-kardholderom-dlya-huawei-honor-8x-sinyaya" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-winter-s-kardholderom-dlya-huawei-honor-x9a-sirenevaya" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-winter-s-kardholderom-dlya-huawei-y6-2019-honor-8a-belaya" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-s-kardholderom-dlya-huawei-honor-90-lite-prozrachnaya" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-s-kardholderom-dlya-huawei-honor-90-prozrachnaya" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-s-kardholderom-dlya-huawei-honor-x5-prozrachnaya" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-s-kardholderom-i-usilennymi-uglami-dlya-huawei-honor-90-prozrachnaya" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-s-kardholderom-dlya-huawei-honor-x7b-prozrachnaya" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-winter-s-kardholderom-dlya-huawei-honor-90-chernaya" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-plastikovaya-matovaya-s-silikonovoj-okantovkoj-dlya-huawei-p40-krasnaya" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-plastikovaya-matovaya-s-silikonovoj-okantovkoj-dlya-huawei-p40-haki" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-s-kardholderom-dlya-huawei-honor-x8-2022-prozrachnaya" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-s-kardholderom-dlya-huawei-y5-2018-honor-7a-prozrachnaya" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-s-kardholderom-dlya-huawei-y6-2019-honor-8a-prozrachnaya" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-s-kardholderom-i-usilennymi-uglami-dlya-apple-iphone-12-pro-prozrachnaya" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-s-kardholderom-i-usilennymi-uglami-dlya-apple-iphone-13-pro-max-prozrachnaya" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-s-kardholderom-i-usilennymi-uglami-dlya-apple-iphone-13-pro-prozrachnaya" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-s-kardholderom-i-usilennymi-uglami-dlya-apple-iphone-14-pro-prozrachnaya" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-s-kardholderom-i-usilennymi-uglami-dlya-apple-iphone-6-6s-prozrachnaya" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-s-kardholderom-i-usilennymi-uglami-dlya-apple-iphone-11-pro-max-prozrachnaya" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-s-kardholderom-i-usilennymi-uglami-dlya-apple-iphone-11-pro-prozrachnaya" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-summer-s-kardholderom-dlya-apple-iphone-11-pro-chernaya" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-summer-s-kardholderom-dlya-apple-iphone-12-pro-max-zelenaya" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-summer-s-kardholderom-dlya-apple-iphone-12-pro-bezhevaya" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-summer-s-kardholderom-dlya-apple-iphone-12-pro-rozovaya" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-summer-s-kardholderom-dlya-apple-iphone-12-pro-sirenevaya" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-summer-s-kardholderom-dlya-apple-iphone-14-pro-max-sirenevaya" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-summer-s-kardholderom-dlya-apple-iphone-14-pro-max-chernaya" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-summer-s-kardholderom-dlya-apple-iphone-6-6s-chernaya" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-summer-s-kardholderom-dlya-apple-iphone-7-8-se-2020-zelenaya" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-summer-s-kardholderom-dlya-apple-iphone-x-xs-chernaya" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-summer-s-kardholderom-dlya-apple-iphone-15-pro-max-rozovaya" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-summer-s-kardholderom-dlya-apple-iphone-15-pro-max-sirenevaya" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-summer-s-kardholderom-dlya-apple-iphone-15-sinyaya" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-winter-s-kardholderom-dlya-apple-iphone-11-pro-krasnaya" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-winter-s-kardholderom-dlya-apple-iphone-12-pro-max-krasnaya" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-winter-s-kardholderom-dlya-apple-iphone-12-pro-krasnaya" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-winter-s-kardholderom-dlya-apple-iphone-13-pro-max-sinyaya" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-winter-s-kardholderom-dlya-apple-iphone-14-pro-max-zelenaya" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-winter-s-kardholderom-dlya-apple-iphone-14-pro-zelenaya" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-winter-s-kardholderom-dlya-apple-iphone-7-8-se-2020-krasnaya" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-winter-s-kardholderom-dlya-apple-iphone-x-xs-krasnaya" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-s-kardholderom-dlya-apple-iphone-12-pro-prozrachnaya" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-s-kardholderom-dlya-apple-iphone-12-prozrachnaya" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-s-kardholderom-dlya-apple-iphone-13-pro-max-prozrachnaya" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-s-kardholderom-dlya-apple-iphone-13-pro-prozrachnaya" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-s-kardholderom-dlya-apple-iphone-6-6s-prozrachnaya" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-s-kardholderom-dlya-apple-iphone-xr-prozrachnaya" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-s-kardholderom-dlya-apple-iphone-14-plus-prozrachnaya" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-s-kardholderom-dlya-apple-iphone-14-pro-max-prozrachnaya" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-s-kardholderom-dlya-apple-iphone-14-pro-prozrachnaya" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-s-kardholderom-dlya-samsung-galaxy-a24-prozrachnaya" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-s-kardholderom-dlya-samsung-galaxy-a34-prozrachnaya" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-s-kardholderom-dlya-samsung-galaxy-s23-plus-prozrachnaya" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-s-kardholderom-dlya-samsung-galaxy-s23-prozrachnaya" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-s-kardholderom-i-usilennymi-uglami-dlya-samsung-galaxy-a14-4g-prozrachnaya" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-s-kardholderom-i-usilennymi-uglami-dlya-samsung-galaxy-s23-prozrachnaya" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-summer-s-kardholderom-dlya-samsung-galaxy-a03-core-chernaya" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-summer-s-kardholderom-dlya-samsung-galaxy-a03s-bezhevaya" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-summer-s-kardholderom-dlya-samsung-galaxy-a03s-sirenevaya" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-summer-s-kardholderom-dlya-samsung-galaxy-a73-zelenaya" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-summer-s-kardholderom-dlya-samsung-galaxy-s20fe-chernaya" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-s-kardholderom-i-usilennymi-uglami-dlya-samsung-galaxy-a24-prozrachnaya" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-summer-s-kardholderom-dlya-samsung-galaxy-a24-zelenaya" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-winter-s-kardholderom-dlya-samsung-galaxy-a34-krasnaya" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-winter-s-kardholderom-dlya-samsung-galaxy-a34-rozovaya" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-winter-s-kardholderom-dlya-samsung-galaxy-s22-plus-sinyaya" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-winter-s-kardholderom-dlya-samsung-galaxy-s23-krasnaya" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-winter-s-kardholderom-dlya-samsung-galaxy-a53-krasnaya" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-winter-s-kardholderom-dlya-samsung-galaxy-s22-plus-rozovaya" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-winter-s-kardholderom-dlya-samsung-galaxy-s23-plus-zelenaya" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-winter-s-kardholderom-dlya-samsung-galaxy-s23-plus-sinyaya" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-winter-s-kardholderom-dlya-samsung-galaxy-s23-plus-chernaya" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-winter-s-kardholderom-dlya-samsung-galaxy-s23-sirenevaya" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-winter-s-kardholderom-dlya-samsung-galaxy-s23-plus-rozovaya" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-winter-s-kardholderom-dlya-samsung-galaxy-s23-zelenaya" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-winter-s-kardholderom-dlya-samsung-galaxy-s23-chernaya" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-s-kardholderom-dlya-samsung-galaxy-a05-prozrachnaya" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-s-kardholderom-dlya-samsung-galaxy-a05s-prozrachnaya" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-s-kardholderom-dlya-samsung-galaxy-s23fe-prozrachnaya" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-s-kardholderom-i-usilennymi-uglami-dlya-samsung-galaxy-s23fe-prozrachnaya" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-winter-s-kardholderom-dlya-samsung-galaxy-a05s-zelenaya" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-winter-s-kardholderom-dlya-samsung-galaxy-a05s-krasnaya" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-winter-s-kardholderom-dlya-samsung-galaxy-a05s-rozovaya" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-winter-s-kardholderom-dlya-samsung-galaxy-a05s-sinyaya" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-winter-s-kardholderom-dlya-samsung-galaxy-s23fe-zelenaya" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-winter-s-kardholderom-dlya-samsung-galaxy-s23fe-krasnaya" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-winter-s-kardholderom-dlya-samsung-galaxy-s23fe-sinyaya" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-s-kardholderom-dlya-samsung-galaxy-s24-prozrachnaya" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-s-kardholderom-dlya-samsung-galaxy-s24-ultra-prozrachnaya" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-s-kardholderom-dlya-samsung-galaxy-s24-plus-prozrachnaya" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-s-risunkom-na-samsung-galaxy-s10-plus-vid-10" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-s-kardholderom-dlya-samsung-galaxy-a53-prozrachnaya" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-s-kardholderom-dlya-samsung-galaxy-a72-prozrachnaya" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-s-kardholderom-dlya-samsung-galaxy-a73-prozrachnaya" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-s-kardholderom-dlya-samsung-galaxy-s21-plus-prozrachnaya" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-s-kardholderom-dlya-samsung-galaxy-s21-prozrachnaya" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-s-kardholderom-dlya-samsung-galaxy-s22-ultra-prozrachnaya" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-s-kardholderom-dlya-xiaomi-mi-12t-pro-prozrachnaya" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-s-kardholderom-dlya-xiaomi-mi-12t-prozrachnaya" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-s-kardholderom-dlya-poco-c55-prozrachnaya" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-s-kardholderom-dlya-poco-x5-pro-prozrachnaya" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-s-kardholderom-dlya-poco-x5-prozrachnaya" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-s-kardholderom-dlya-xiaomi-mi-13-pro-prozrachnaya" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-s-kardholderom-dlya-xiaomi-mi-13-prozrachnaya" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-s-kardholderom-i-usilennymi-uglami-dlya-xiaomi-mi-12-pro-prozrachnaya" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-s-kardholderom-i-usilennymi-uglami-dlya-xiaomi-mi-12t-prozrachnaya" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-s-kardholderom-i-usilennymi-uglami-dlya-xiaomi-redmi-9-prozrachnaya" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-s-kardholderom-i-usilennymi-uglami-dlya-xiaomi-redmi-9a-prozrachnaya" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-s-kardholderom-i-usilennymi-uglami-dlya-xiaomi-redmi-9c-10a-prozrachnaya" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-s-kardholderom-i-usilennymi-uglami-dlya-xiaomi-redmi-note-10-4g-10s-poco-m5s-prozrachnaya" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-s-kardholderom-i-usilennymi-uglami-dlya-xiaomi-redmi-note-10-pro-4g-prozrachnaya" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-s-kardholderom-i-usilennymi-uglami-dlya-xiaomi-redmi-a1-prozrachnaya" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-summer-s-kardholderom-dlya-xiaomi-mi-11t-bezhevaya" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-summer-s-kardholderom-dlya-xiaomi-mi-11t-chernaya" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-summer-s-kardholderom-dlya-xiaomi-mi-12t-pro-chernaya" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-summer-s-kardholderom-dlya-xiaomi-redmi-9-bezhevaya" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-summer-s-kardholderom-dlya-xiaomi-redmi-9-zelenaya" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-summer-s-kardholderom-dlya-xiaomi-redmi-9-sinyaya" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-summer-s-kardholderom-dlya-xiaomi-redmi-9-sirenevaya" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-summer-s-kardholderom-dlya-xiaomi-redmi-9a-bezhevaya" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-summer-s-kardholderom-dlya-xiaomi-redmi-9c-10a-bezhevaya" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-summer-s-kardholderom-dlya-xiaomi-redmi-a1-plus-a2-plus-bezhevaya" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-summer-s-kardholderom-dlya-xiaomi-redmi-note-10-pro-5g-bezhevaya" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-summer-s-kardholderom-dlya-xiaomi-redmi-note-10-pro-5g-zelenaya" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-summer-s-kardholderom-dlya-xiaomi-redmi-note-11-pro-sirenevaya" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-summer-s-kardholderom-dlya-xiaomi-redmi-note-11-pro-chernaya" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-summer-s-kardholderom-dlya-xiaomi-redmi-note-11-11s-rozovaya" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-summer-s-kardholderom-dlya-xiaomi-redmi-note-11-11s-sirenevaya" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-summer-s-kardholderom-dlya-xiaomi-redmi-note-11-11s-chernaya" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-summer-s-kardholderom-dlya-xiaomi-redmi-note-8-pro-sinyaya" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-s-kardholderom-dlya-xiaomi-redmi-a2-2023-prozrachnaya" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-s-kardholderom-dlya-xiaomi-redmi-a2-plus-2023-prozrachnaya" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-s-kardholderom-i-usilennymi-uglami-dlya-xiaomi-mi-13-pro-prozrachnaya" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-s-kardholderom-i-usilennymi-uglami-dlya-xiaomi-mi-13-prozrachnaya" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-summer-s-kardholderom-dlya-xiaomi-redmi-12c-poco-c55-bezhevaya" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-summer-s-kardholderom-dlya-xiaomi-redmi-12c-poco-c55-zelenaya" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-summer-s-kardholderom-dlya-xiaomi-redmi-12c-poco-c55-rozovaya" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-summer-s-kardholderom-dlya-xiaomi-redmi-12c-poco-c55-sinyaya" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-summer-s-kardholderom-dlya-xiaomi-redmi-12c-poco-c55-sirenevaya" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-summer-s-kardholderom-dlya-xiaomi-redmi-12c-poco-c55-chernaya" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-summer-s-kardholderom-dlya-xiaomi-redmi-note-12-pro-4g-sirenevaya" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-s-kardholderom-dlya-xiaomi-redmi-note-12s-prozrachnaya" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-s-kardholderom-dlya-xiaomi-redmi-note-8t-prozrachnaya" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-s-kardholderom-i-usilennymi-uglami-dlya-xiaomi-redmi-12c-prozrachnaya" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-summer-s-kardholderom-dlya-xiaomi-redmi-note-12s-sinyaya" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-summer-s-kardholderom-dlya-xiaomi-redmi-12-sirenevaya" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-winter-s-kardholderom-dlya-redmi-12c-poco-c55-belaya" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-winter-s-kardholderom-dlya-redmi-12c-poco-c55-zelenaya" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-winter-s-kardholderom-dlya-redmi-12c-poco-c55-krasnaya" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-winter-s-kardholderom-dlya-redmi-12c-poco-c55-rozovaya" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-winter-s-kardholderom-dlya-redmi-12c-poco-c55-sinyaya" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-winter-s-kardholderom-dlya-redmi-12c-poco-c55-sirenevaya" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-winter-s-kardholderom-dlya-redmi-12c-poco-c55-chernaya" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-winter-s-kardholderom-dlya-xiaomi-redmi-12-krasnaya" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-winter-s-kardholderom-dlya-xiaomi-redmi-note-12-2023-zelenaya" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-winter-s-kardholderom-dlya-xiaomi-redmi-note-11-pro-sirenevaya" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-winter-s-kardholderom-dlya-xiaomi-redmi-note-12s-krasnaya" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-winter-s-kardholderom-dlya-xiaomi-mi-13-lite-krasnaya" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-winter-s-kardholderom-dlya-xiaomi-redmi-9-krasnaya" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-winter-s-kardholderom-dlya-xiaomi-redmi-9a-zelenaya" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-winter-s-kardholderom-dlya-xiaomi-redmi-note-11-11s-zelenaya" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-winter-s-kardholderom-dlya-xiaomi-redmi-note-12-2023-krasnaya" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-winter-s-kardholderom-dlya-xiaomi-redmi-note-12-2023-rozovaya" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-winter-s-kardholderom-dlya-xiaomi-redmi-note-12-2023-sinyaya" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-winter-s-kardholderom-dlya-xiaomi-redmi-note-12-2023-chernaya" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-summer-s-kardholderom-dlya-xiaomi-redmi-note-13-pro-bezhevaya" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-summer-s-kardholderom-dlya-xiaomi-redmi-note-13-pro-sinyaya" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-summer-s-kardholderom-dlya-xiaomi-redmi-note-13-bezhevaya" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-summer-s-kardholderom-dlya-xiaomi-redmi-note-13-zelenaya" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-summer-s-kardholderom-dlya-xiaomi-redmi-note-13-rozovaya" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-s-kardholderom-i-usilennymi-uglami-dlya-xiaomi-redmi-note-13-pro-prozrachnaya" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-s-kardholderom-i-usilennymi-uglami-dlya-xiaomi-redmi-note-13-prozrachnaya" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-winter-s-kardholderom-dlya-xiaomi-redmi-note-13-pro-zelenaya" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-winter-s-kardholderom-dlya-xiaomi-redmi-note-13-pro-krasnaya" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-winter-s-kardholderom-dlya-xiaomi-redmi-note-13-pro-rozovaya" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-winter-s-kardholderom-dlya-xiaomi-redmi-note-13-pro-sirenevaya" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-winter-s-kardholderom-dlya-xiaomi-redmi-note-13-pro-chernaya" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-winter-s-kardholderom-dlya-xiaomi-redmi-note-13-sinyaya" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-winter-s-kardholderom-dlya-xiaomi-redmi-note-13-sirenevaya" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-summer-s-kardholderom-dlya-xiaomi-redmi-13c-chernaya" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-summer-s-kardholderom-dlya-xiaomi-redmi-13c-zelenaya" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-s-kardholderom-dlya-xiaomi-redmi-note-13-4g-prozrachnaya" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-s-kardholderom-dlya-xiaomi-redmi-note-13-pro-4g-prozrachnaya" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-s-kardholderom-dlya-xiaomi-redmi-9-prozrachnaya" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-s-kardholderom-dlya-xiaomi-redmi-9a-prozrachnaya" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-s-kardholderom-dlya-xiaomi-redmi-9c-10a-prozrachnaya" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-s-kardholderom-dlya-xiaomi-redmi-note-10-pro-4g-prozrachnaya" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-s-kardholderom-dlya-xiaomi-redmi-note-11-pro-1642-prozrachnaya" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-s-kardholderom-dlya-xiaomi-redmi-note-11-11s-prozrachnaya" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-s-kardholderom-dlya-xiaomi-redmi-note-9-pro-9s-prozrachnaya" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-s-kardholderom-dlya-xiaomi-redmi-note-11-e-prozrachnaya" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-summer-s-kardholderom-dlya-oppo-a17k-bezhevaya" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-summer-s-kardholderom-dlya-oppo-a17k-zelenaya" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-s-kardholderom-dlya-realme-c20-c11-prozrachnaya" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-s-kardholderom-dlya-realme-10-prozrachnaya" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-s-kardholderom-i-usilennymi-uglami-dlya-realme-c55-prozrachnaya" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-s-kardholderom-i-usilennymi-uglami-dlya-realme-11-pro-prozrachnaya" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-s-kardholderom-dlya-realme-c67-4g-prozrachnaya" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-summer-s-kardholderom-dlya-poco-m3-pro-redmi-note-10-5g-sinyaya" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-summer-s-kardholderom-dlya-poco-m4-pro-4g-bezhevaya" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-summer-s-kardholderom-dlya-poco-m4-pro-4g-chernaya" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-summer-s-kardholderom-dlya-poco-m4-pro-5g-bezhevaya" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-summer-s-kardholderom-dlya-poco-m4-pro-5g-chernaya" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-summer-s-kardholderom-dlya-poco-m5-chernaya" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-summer-s-kardholderom-dlya-poco-m5s-redmi-note-10-4g-10s-sirenevaya" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-summer-s-kardholderom-dlya-poco-x3-x3-pro-sirenevaya" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-summer-s-kardholderom-dlya-poco-x4-gt-chernaya" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-summer-s-kardholderom-dlya-poco-x4-pro-chernaya" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-summer-s-kardholderom-dlya-poco-x5-pro-zelenaya" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-summer-s-kardholderom-dlya-poco-x5-pro-rozovaya" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-summer-s-kardholderom-dlya-poco-x5-pro-sirenevaya" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-summer-s-kardholderom-dlya-poco-x5-zelenaya" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-summer-s-kardholderom-dlya-poco-x5-sirenevaya" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-s-kardholderom-i-usilennymi-uglami-dlya-poco-m4-pro-5g-prozrachnaya" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-s-kardholderom-i-usilennymi-uglami-dlya-poco-x5-prozrachnaya" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-s-kardholderom-i-usilennymi-uglami-dlya-poco-f5-prozrachnaya" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-winter-s-kardholderom-dlya-poco-f5-pro-krasnaya" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-winter-s-kardholderom-dlya-poco-f5-pro-sirenevaya" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-winter-s-kardholderom-dlya-poco-f5-pro-chernaya" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-winter-s-kardholderom-dlya-poco-m3-krasnaya" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-winter-s-kardholderom-dlya-poco-x5-pro-redmi-note-12-pro-rozovaya" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-winter-s-kardholderom-dlya-poco-x5-pro-redmi-note-12-pro-sirenevaya" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-s-kardholderom-dlya-poco-m6-prozrachnaya" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-s-kardholderom-dlya-poco-x6-pro-prozrachnaya" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-summer-s-kardholderom-dlya-poco-m6-pro-4g-chernaya" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-summer-s-kardholderom-dlya-poco-m6-pro-4g-sirenevaya" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-summer-s-kardholderom-dlya-poco-m6-pro-4g-sinyaya" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-summer-s-kardholderom-dlya-poco-m6-pro-4g-rozovaya" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-summer-s-kardholderom-dlya-poco-m6-pro-4g-zelenaya" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-summer-s-kardholderom-dlya-poco-m6-pro-4g-bezhevaya" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-s-kardholderom-i-usilennymi-uglami-dlya-poco-m6-pro-5g-prozrachnaya" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-s-kardholderom-i-usilennymi-uglami-dlya-poco-x6-prozrachnaya" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-s-kardholderom-dlya-poco-m6-pro-prozrachnaya" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-s-kardholderom-dlya-poco-m4-pro-4g-prozrachnaya" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-s-kardholderom-dlya-infinix-hot-11-play-prozrachnaya" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-s-kardholderom-dlya-infinix-hot-12-play-prozrachnaya" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-s-kardholderom-dlya-infinix-hot-12i-prozrachnaya" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-s-kardholderom-dlya-infinix-note-12-g96-prozrachnaya" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-s-kardholderom-dlya-infinix-smart-6-plus-prozrachnaya" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-s-kardholderom-dlya-infinix-smart-6-prozrachnaya" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-s-kardholderom-dlya-infinix-hot-20-play-4g-prozrachnaya" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-s-kardholderom-dlya-infinix-hot-30i-prozrachnaya" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-winter-s-kardholderom-dlya-infinix-hot-30-play-zelenaya" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-winter-s-kardholderom-dlya-infinix-note-12-g96-zelenaya" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-winter-s-kardholderom-dlya-infinix-note-12-g96-belaya" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-s-kardholderom-dlya-tecno-shark-8p-prozrachnaya" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-s-kardholderom-dlya-tecno-shark-9-pro-prozrachnaya" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-s-kardholderom-i-usilennymi-uglami-dlya-tecno-pova-3-prozrachnaya" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-s-kardholderom-dlya-tecno-spark-10c-prozrachnaya" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-s-kardholderom-dlya-tecno-camon-20-prozrachnaya" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-s-kardholderom-i-usilennymi-uglami-dlya-tecno-spark-10-prozrachnaya" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-s-kardholderom-i-usilennymi-uglami-dlya-tecno-spark-go-2023-prozrachnaya" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-winter-s-kardholderom-dlya-tecno-pova-4-zelenaya" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-s-kardholderom-i-usilennymi-uglami-dlya-tecno-camon-20-pro-prozrachnaya" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-s-kardholderom-i-usilennymi-uglami-dlya-tecno-camon-20-prozrachnaya" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/nakladka-silikonovaya-s-kardholderom-dlya-tecno-pova-5-pro-prozrachnaya" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-huawei-nova-9-bordovyj" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-huawei-nova-9-krasnyj" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-huawei-nova-9-rozovo-zolotistyj" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-huawei-nova-9-sinij" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-huawei-nova-9-chernyj" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-huawei-honor-50-lite-bordovyj" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-huawei-honor-50-lite-krasnyj" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-huawei-honor-50-lite-rozovo-zolotistyj" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-huawei-honor-50-lite-sinij" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-huawei-honor-x7a-bordovyj" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-huawei-honor-x8a-sinij" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-huawei-honor-x6-krasnyj" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-huawei-honor-x6-rozovo-zolotistyj" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-huawei-honor-90-lite-zolotistyj" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-huawei-honor-90-lite-krasnyj" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-huawei-honor-90-lite-rozovo-zolotistyj" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-huawei-honor-90-bordovyj" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-huawei-honor-90-krasnyj" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-huawei-honor-90-rozovo-zolotistyj" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-huawei-honor-90-sinij" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-huawei-nova-11i-krasnyj" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-huawei-nova-11i-sinij" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-huawei-honor-x8b-chernyj" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-huawei-honor-8-zolotistyj" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-huawei-honor-8-chernyj" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-huawei-honor-9-rozovo-zolotistyj" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-huawei-honor-10-krasnyj" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-huawei-y5-prime-2018-honor-7a-zolotistyj" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-huawei-y5-prime-2018-honor-7a-chernyj" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-huawei-y9-2019-zolotistyj" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-huawei-y9-2019-sinij" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-huawei-honor-20-lite-zolotistyj" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-huawei-p-smart-z-honor-9x-krasnyj" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-huawei-honor-9x-prime-krasnyj" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-huawei-y6-2019-honor-8a-krasnyj" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-huawei-honor-30-pro-bordovyj" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-huawei-honor-30-pro-zolotistyj" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-huawei-honor-30-pro-krasnyj" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-huawei-honor-30-pro-rozovo-zolotistyj" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-huawei-honor-30-pro-sinij" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-huawei-honor-30-bordovyj" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-huawei-honor-30-krasnyj" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-huawei-honor-30-sinij" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-huawei-honor-9a-krasnyj" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-huawei-honor-9c-krasnyj" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-huawei-p40-lite-e-y7p-krasnyj" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-huawei-p40-lite-nova-6se-nova-7i-bordovyj" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-huawei-p40-lite-nova-6se-nova-7i-krasnyj" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-huawei-p40-lite-nova-6se-nova-7i-sinij" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-huawei-p40-bordovyj" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-huawei-p40-zolotistyj" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-huawei-p40-krasnyj" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-huawei-p40-rozovo-zolotistyj" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-huawei-p40-sinij" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-huawei-p40-chernyj" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-huawei-y5-prime-2018-honor-7a-bordovyj" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-huawei-honor-30-pro-rozovyj" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-huawei-honor-30-rozovyj" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-huawei-p40-lite-nova-6se-nova-7i-rozovyj" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-huawei-p40-rozovyj" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-huawei-nova-8se-bordovyj" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-huawei-nova-8se-krasnyj" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-huawei-nova-8se-sinij" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-huawei-honor-x8-2022-krasnyj" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-huawei-honor-x8-2022-sinij" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-iphone-14-plus-sinij" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-iphone-11-pro-max-bordovyj" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-iphone-11-pro-max-sinij" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-iphone-11-pro-sinij" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-iphone-11-pro-bordovyj" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-iphone-12-mini-sirenevyj" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-iphone-12-pro-max-sirenevyj" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-iphone-12-12-pro-bordovyj" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-iphone-13-mini-sirenevyj" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-iphone-13-pro-max-sirenevyj" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-iphone-13-pro-krasnyj" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-iphone-13-pro-sirenevyj" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-iphone-5-5s-se-sirenevyj" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-iphone-xr-sirenevyj" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-samsung-galaxy-a04s-zolotistyj" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-samsung-galaxy-a14-krasnyj" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-samsung-galaxy-a24-bordovyj" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-samsung-galaxy-a24-chernyj" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-samsung-galaxy-a34-chernyj" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-samsung-galaxy-a05s-zolotistyj" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-samsung-galaxy-a35-zolotistyj" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-samsung-galaxy-j2-pro-2018-chernyj" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-samsung-galaxy-j2-pro-2018-zolotistyj" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-samsung-galaxy-a9-2018-chernyj" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-samsung-galaxy-a9-2018-zolotistyj" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-samsung-galaxy-a6s-2018-zolotistyj" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-samsung-galaxy-s10-bordovyj" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-samsung-galaxy-j6-plus-2018-sinij" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-samsung-galaxy-a60-sinij" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-samsung-galaxy-a60-bordovyj" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-samsung-galaxy-a60-rozovo-zolotistaya" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-samsung-galaxy-a60-zolotistyj" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-samsung-galaxy-a60-chernyj" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-samsung-galaxy-m30-chernyj" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-samsung-galaxy-m30-krasnyj" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-samsung-galaxy-m30-zolotistyj" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-samsung-galaxy-note-10-plus-bordovyj" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-samsung-galaxy-note-10-bordovyj" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-samsung-galaxy-note-10-chernyj" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-samsung-galaxy-note-10-sinij" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-samsung-galaxy-note-10-zolotistyj" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-samsung-galaxy-s11-plus-s20-ultra-zolotistyj" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-samsung-galaxy-s11-plus-s20-ultra-bordovyj" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-samsung-galaxy-s11-plus-s20-ultra-krasnyj" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-samsung-galaxy-s11-lite-s20-bordovyj" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-samsung-galaxy-s11-lite-s20-zolotistyj" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-samsung-galaxy-s11-lite-s20-krasnyj" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-samsung-galaxy-a21-krasnyj" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-samsung-galaxy-a3-2017-bordovyj" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-samsung-galaxy-a41-krasnyj" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-samsung-galaxy-a11-sinij" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-samsung-galaxy-m11-krasnyj" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-samsung-galaxy-a42-zolotistyj" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-samsung-galaxy-a42-krasnyj" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-samsung-galaxy-a42-rozovo-zolotistyj" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-samsung-galaxy-a42-sinij" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-samsung-galaxy-a42-chernyj" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-samsung-galaxy-a52-krasnyj" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-samsung-galaxy-a72-krasnyj" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-samsung-galaxy-a72-rozovo-zolotistyj" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-samsung-galaxy-a72-sinij" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-samsung-galaxy-a52-chernyj" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-samsung-galaxy-a72-bordovyj" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-samsung-galaxy-a03s-krasnyj" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-samsung-galaxy-s9-plus-bordovyj" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-samsung-galaxy-j2-pro-2018-krasnyj" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-samsung-galaxy-s11-lite-s20-chernyj" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-samsung-galaxy-a22s-krasnyj" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-samsung-galaxy-a22s-sinij" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-samsung-galaxy-a13-4g-bordovyj" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-samsung-galaxy-a13-4g-krasnyj" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-samsung-galaxy-a23-bordovyj" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-samsung-galaxy-a33-bordovyj" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-samsung-galaxy-a33-krasnyj" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-samsung-galaxy-a33-rozovo-zolotistyj" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-samsung-galaxy-a33-sinij" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-samsung-galaxy-a53-bordovyj" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-samsung-galaxy-a53-krasnyj" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-samsung-galaxy-a53-rozovo-zolotistyj" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-samsung-galaxy-a73-bordovyj" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-samsung-galaxy-a73-krasnyj" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-samsung-galaxy-a73-rozovo-zolotistyj" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-samsung-galaxy-a73-sinij" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-samsung-galaxy-a73-chernyj" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-samsung-galaxy-a03-core-sirenevyj" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-samsung-galaxy-a12-sirenevyj" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-samsung-galaxy-a13-4g-sirenevyj" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-xiaomi-mi-12-lite-sinij" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-xiaomi-mi-12t-12t-pro-bordovyj" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-xiaomi-mi-12t-12t-pro-krasnyj" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-xiaomi-mi-12t-12t-pro-rozovo-zolotistyj" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-xiaomi-mi-12t-12t-pro-sinij" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-xiaomi-mi-mix-2-rozovo-zolotistyj" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-xiaomi-redmi-a1-2022-bordovyj" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-xiaomi-redmi-a1-2022-zolotistyj" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-xiaomi-redmi-a1-2022-krasnyj" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-xiaomi-redmi-a1-2022-rozovo-zolotistyj" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-xiaomi-redmi-a1-2022-sinij" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-xiaomi-redmi-a1-2022-chernyj" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-xiaomi-redmi-note-11e-bordovyj" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-xiaomi-redmi-note-11e-krasnyj" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-xiaomi-redmi-note-11e-rozovo-zolotistyj" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-xiaomi-redmi-note-11e-sinij" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-xiaomi-redmi-note-11e-chernyj" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-xiaomi-mi-11t-bordovyj" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-xiaomi-mi-11t-krasnyj" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-xiaomi-mi-11t-sinij" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-xiaomi-mi-13-pro-bordovyj" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-xiaomi-mi-13-pro-krasnyj" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-xiaomi-mi-13-pro-rozovo-zolotistyj" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-xiaomi-mi-13-bordovyj" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-xiaomi-mi-13-krasnyj" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-xiaomi-mi-13-sinij" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-xiaomi-redmi-12c-poco-c55-bordovyj" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-xiaomi-redmi-12c-poco-c55-rozovo-zolotistyj" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-xiaomi-redmi-12c-poco-c55-chernyj" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-xiaomi-redmi-note-12-4g-2023-rozovo-zolotistyj" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-xiaomi-redmi-note-12-4g-2023-sirenevyj" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-xiaomi-redmi-note-12-pro-4g-bordovyj" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-xiaomi-redmi-note-12-pro-4g-zolotistyj" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-xiaomi-redmi-note-12-pro-4g-krasnyj" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-xiaomi-redmi-note-12-pro-4g-sinij" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-xiaomi-redmi-note-12-pro-5g-bordovyj" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-xiaomi-redmi-note-12-pro-5g-zolotistyj" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-xiaomi-redmi-note-12-pro-5g-rozovo-zolotistyj" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-xiaomi-redmi-note-12-pro-5g-sirenevyj" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-xiaomi-redmi-note-12-pro-plus-bordovyj" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-xiaomi-redmi-note-12-pro-plus-krasnyj" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-xiaomi-redmi-note-12-pro-plus-rozovo-zolotistyj" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-xiaomi-redmi-note-12-pro-plus-sirenevyj" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-xiaomi-redmi-12-rozovo-zolotistyj" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-xiaomi-redmi-note-12s-sirenevaya" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-xiaomi-redmi-13c-krasnyj" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-xiaomi-redmi-13c-rozovo-zolotistyj" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-xiaomi-redmi-5-zolotistyj" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-xiaomi-redmi-6a-chernyj" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-xiaomi-redmi-note-4x-zolotistyj" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-xiaomi-redmi-note-6-pro-bordovyj" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-xiaomi-mi-5x-a1-zolotistyj" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-xiaomi-redmi-note-5-pro-chernyj" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-xiaomi-redmi-note-4x-bordovyj" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-xiaomi-redmi-go-bordovyj" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-xiaomi-redmi-note-8-chernyj" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-xiaomi-redmi-8a-zolotistyj" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-xiaomi-mi-note-10-krasnyj" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-xiaomi-mi-mix-2-bordovyj" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-xiaomi-redmi-5-krasnyj" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-xiaomi-redmi-5a-krasnyj" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-xiaomi-redmi-8a-sinij" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-xiaomi-mi-note-10-lite-bordovyj" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-xiaomi-redmi-9-krasnyj" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-xiaomi-redmi-9-rozovo-zolotistyj" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-xiaomi-redmi-9a-zolotistyj" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-poco-m3-krasnyj" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-poco-m3-rozovo-zolotistyj" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-poco-x3-x3-pro-krasnyj" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-xiaomi-mi10t-lite-zolotistyj" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-xiaomi-mi10t-lite-chernyj" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-xiaomi-mi10t-10t-pro-zolotistyj" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-xiaomi-mi10t-10t-pro-krasnyj" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-xiaomi-mi10t-10t-pro-sinij" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-xiaomi-redmi-note-9t-krasnyj" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-xiaomi-redmi-note-9t-sinij" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-xiaomi-redmi-9a-sinij" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-poco-f3-bordovyj" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-poco-f3-krasnyj" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-xiaomi-redmi-9t-bordovyj" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-xiaomi-redmi-note-10-pro-5g-bordovyj" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-xiaomi-redmi-note-10-pro-5g-krasnyj" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-xiaomi-redmi-note-10-pro-5g-rozovo-zolotistyj" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-xiaomi-redmi-note-10-pro-5g-sinij" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-xiaomi-redmi-note-9t-bordovyj" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-xiaomi-redmi-10-krasnyj" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-xiaomi-redmi-10-sinij" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-xiaomi-mi-6x-a2-bordovyj" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-xiaomi-redmi-5-plus-bordovyj" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-xiaomi-redmi-7-krasnyj" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-poco-m4-pro-4g-bordovyj" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-poco-m4-pro-4g-rozovo-zolotistyj" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-xiaomi-redmi-10c-poco-c40-krasnyj" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-xiaomi-mi-12-12x-bordovyj" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-xiaomi-mi-12-12x-krasnyj" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-xiaomi-mi-12-12x-sinij" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-xiaomi-redmi-9-sirenevyj" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-xiaomi-redmi-9a-sirenevyj" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-zte-blade-a71-2021-krasnyj" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-zte-blade-a71-2021-rozovo-zolotistyj" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-zte-blade-v30-vita-2021-zolotistyj" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-zte-blade-v30-vita-2021-rozovo-zolotistyj" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-poco-x4-gt-zolotistyj" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-poco-x4-gt-krasnyj" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-poco-f4-bordovyj" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-poco-f4-krasnyj" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-poco-f4-rozovo-zolotistyj" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-poco-f4-sinij" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-poco-x5-pro-zolotistyj" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-poco-x5-pro-sinij" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-poco-x5-pro-chernyj" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-poco-x5-zolotistyj" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-poco-x5-rozovo-zolotistyj" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-poco-x5-chernyj" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-poco-f5-pro-redmi-k60-krasnyj" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-poco-f5-pro-redmi-k60-chernyj" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-poco-x6-zolotistyj" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-poco-x6-chernyj" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-poco-x4-pro-bordovyj" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-poco-x4-pro-zolotistyj" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-poco-x4-pro-krasnyj" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-poco-x4-pro-rozovo-zolotistyj" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-poco-x4-pro-sinij" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-poco-x4-pro-chernyj" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-realme-6-pro-rozovo-zolotistyj" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-realme-7-4g-krasnyj" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-realme-7-4g-rozovo-zolotistyj" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-realme-9-4g-krasnyj" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-realme-9-4g-rozovo-zolotistyj" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-realme-9i-4g-krasnyj" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-realme-c21y-rozovo-zolotistyj" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-realme-c31-chernyj" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-realme-10-4g-zolotistyj" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-realme-10-4g-rozovo-zolotistyj" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-realme-10-4g-chernyj" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-realme-c55-krasnyj" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-realme-c55-rozovo-zolotistyj" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-realme-c55-sirenevyj" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-realme-c55-chernyj" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-realme-narzo-n55-c55-bordovyj" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-realme-narzo-n55-c55-zolotistyj" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-realme-narzo-n55-c55-krasnyj" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-realme-narzo-n55-c55-rozovo-zolotistyj" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-realme-narzo-n55-c55-sinij" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-realme-narzo-n55-c55-chernyj" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-realme-c51-53-zolotistyj" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-realme-c51-53-rozovo-zolotistyj" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-realme-11-pro-plus-chernyj" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-realme-11-zolotistyj" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-realme-c67-chernyj" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-realme-note-50-zolotistyj" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-infinix-hot-11-nfs-bordovyj" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-infinix-note-12-pro-bordovyj" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-infinix-note-12-pro-zolotistyj" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-infinix-note-12-pro-krasnyj" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-infinix-note-12-pro-rozovo-zolotistyj" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-infinix-note-12-pro-chernyj" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-infinix-note-12-vip-krasnyj" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-infinix-smart-6-plus-krasnyj" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-infinix-smart-6-plus-rozovo-zolotistyj" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-infinix-smart-6-plus-sinij" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-infinix-hot-12-pro-krasnyj" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-infinix-hot-30i-zolotistyj" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-infinix-hot-40-40-pro-zolotistyj" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-infinix-hot-40-40-pro-chernyj" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-infinix-hot-40i-zolotistyj" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-infinix-smart-7-plus-zolotistyj" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-infinix-smart-8-zolotistyj" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-tecno-pop-6-pro-bordovyj" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-tecno-pop-6-pro-krasnyj" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-tecno-pop-6-pro-rozovo-zolotistyj" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-tecno-pop-6-pro-sinij" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-tecno-pova-2-krasnyj" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-tecno-pova-2-rozovo-zolotistyj" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-tecno-pova-3-bordovyj" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-tecno-pova-3-krasnyj" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-tecno-pova-3-rozovo-zolotistyj" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-tecno-spark-6-go-bordovyj" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-tecno-spark-6-go-krasnyj" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-tecno-spark-6-go-rozovo-zolotistyj" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-tecno-spark-8p-krasnyj" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-tecno-spark-9-pro-bordovyj" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-tecno-spark-9-pro-krasnyj" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-tecno-spark-9-pro-rozovo-zolotistyj" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-tecno-spark-9-pro-sinij" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-tecno-camon-19-neo-krasnyj" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-tecno-camon-19-neo-rozovo-zolotistyj" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-tecno-camon-19-krasnyj" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-tecno-camon-19-rozovo-zolotistyj" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-tecno-pova-4-pro-bordovyj" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-tecno-pova-4-pro-krasnyj" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-tecno-pova-4-bordovyj" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-tecno-pova-4-rozovo-zolotistyj" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-tecno-pova-4-sinij" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-tecno-spark-10-4g-bordovyj" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-tecno-spark-10-4g-chernyj" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-tecno-spark-10c-zolotistyj" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-tecno-camon-18-krasnyj" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-tecno-camon-18-rozovo-zolotistyj" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-tecno-camon-20-pro-5g-chernyj" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-tecno-camon-20-zolotistyj" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-tecno-pova-5-rozovo-zolotistyj" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-tecno-pova-5-chernyj" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-tecno-pova-neo-3-bordovyj" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-tecno-spark-10-pro-sinij" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-tecno-spark-20-pro-zolotistyj" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-tecno-spark-20-zolotistyj" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-oppo-a17-chernyj" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-oppo-a17k-chernyj" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-oppo-a17-bordovyj" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-oppo-a17-krasnyj" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-oppo-a17-rozovo-zolotistyj" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-oppo-a17-sinij" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-oppo-a17k-bordovyj" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-oppo-a17k-zolotistyj" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-oppo-a17k-krasnyj" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-oppo-a17k-rozovo-zolotistyj" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-oppo-a17k-sinij" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-oppo-a54-bordovyj" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-oppo-a54-sinij" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-oppo-a57s-zolotistyj" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-oppo-a57s-krasnyj" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-oppo-a57s-sinij" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-oppo-a57s-chernyj" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-itel-vision-3-plus-p682lpn-rozovo-zolotistyj" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-vivo-t1-4g-2022-bordovyj" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-vivo-t1-4g-2022-krasnyj" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-vivo-t1-4g-2022-rozovo-zolotistyj" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-vivo-y1s-2020-bordovyj" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-vivo-y1s-2020-zolotistyj" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-vivo-y1s-2020-krasnyj" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-vivo-y1s-2020-rozovo-zolotistyj" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-vivo-y21-y33s-2021-bordovyj" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-vivo-y21-y33s-2021-rozovo-zolotistyj" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-vivo-y22-2022-krasnyj" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-vivo-y22-2022-rozovo-zolotistyj" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-vivo-y22-2022-sinij" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-vivo-y35-2022-bordovyj" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephonestore.ru/products/chehol-knizhka-bokovoj-fashion-case-dlya-vivo-y35-2022-rozovo-zolotistyj" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" mc:Ignorable="xr">
   <sheetPr>
     <outlinePr summaryBelow="0"/>
   </sheetPr>
-  <dimension ref="A1:N714"/>
+  <dimension ref="A1:N712"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="7" topLeftCell="A8" state="frozen" activePane="bottomLeft"/>
       <selection pane="bottomLeft" activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="6" customWidth="1"/>
     <col min="2" max="2" width="44" customWidth="1"/>
     <col min="3" max="3" width="9" customWidth="1"/>
     <col min="4" max="4" width="9" customWidth="1"/>
     <col min="5" max="5" width="9" customWidth="1"/>
     <col min="6" max="6" width="9" customWidth="1"/>
     <col min="7" max="7" width="9" customWidth="1"/>
     <col min="8" max="8" width="9" customWidth="1"/>
     <col min="10" max="10" hidden="1" width="9.140625" customWidth="1"/>
     <col min="11" max="11" hidden="1" width="9.140625" customWidth="1"/>
     <col min="12" max="12" hidden="1" width="9.140625" customWidth="1"/>
     <col min="13" max="13" hidden="1" width="9.140625" customWidth="1"/>
     <col min="14" max="14" hidden="1" width="9.140625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="H1" s="7" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2">
       <c r="H2" s="7" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3">
       <c r="H3" s="7" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="4">
       <c r="H4" s="0" t="s">
         <v>3</v>
       </c>
       <c r="I4" s="0">
         <f>IF( 10000&gt;K4,K4,IF( 20000&gt;L4,L4,IF( 50000&gt;M4,M4,N4)))</f>
       </c>
       <c r="J4" s="0">
-        <f>SUBTOTAL(9,J8:J715)</f>
+        <f>SUBTOTAL(9,J8:J713)</f>
       </c>
       <c r="K4" s="0">
-        <f>SUBTOTAL(9,K8:K715)</f>
+        <f>SUBTOTAL(9,K8:K713)</f>
       </c>
       <c r="L4" s="0">
-        <f>SUBTOTAL(9,L8:L715)</f>
+        <f>SUBTOTAL(9,L8:L713)</f>
       </c>
       <c r="M4" s="0">
-        <f>SUBTOTAL(9,M8:M715)</f>
+        <f>SUBTOTAL(9,M8:M713)</f>
       </c>
       <c r="N4" s="0">
-        <f>SUBTOTAL(9,N8:N715)</f>
+        <f>SUBTOTAL(9,N8:N713)</f>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="8" t="s">
         <v>4</v>
       </c>
       <c r="B6" s="8" t="s">
         <v>5</v>
       </c>
       <c r="C6" s="8" t="s">
         <v>6</v>
       </c>
       <c r="D6" s="8" t="s">
         <v>7</v>
       </c>
       <c r="E6" s="8" t="s">
         <v>8</v>
       </c>
       <c r="F6" s="8" t="s">
         <v>9</v>
       </c>
       <c r="G6" s="8" t="s">
         <v>10</v>
       </c>
       <c r="H6" s="8" t="s">
@@ -33964,136 +33952,52 @@
         <v>85</v>
       </c>
       <c r="G712" s="3">
         <v>80</v>
       </c>
       <c r="H712" s="4"/>
       <c r="I712" s="3">
         <f>IF( 10000&gt;K4,K712,IF( 20000&gt;L4,L712,IF( 50000&gt;M4,M712,N712)))</f>
       </c>
       <c r="J712" s="0">
         <f>C712*H712</f>
       </c>
       <c r="K712" s="0">
         <f>D712*H712</f>
       </c>
       <c r="L712" s="0">
         <f>E712*H712</f>
       </c>
       <c r="M712" s="0">
         <f>F712*H712</f>
       </c>
       <c r="N712" s="0">
         <f>G712*H712</f>
       </c>
     </row>
-    <row r="713" outlineLevel="1">
-[...82 lines deleted...]
-    </row>
   </sheetData>
-  <autoFilter ref="B7:I715"/>
+  <autoFilter ref="B7:I713"/>
   <mergeCells>
     <mergeCell ref="H2:I2"/>
     <mergeCell ref="H3:I3"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="B9" r:id="rId3"/>
     <hyperlink ref="B10" r:id="rId4"/>
     <hyperlink ref="B11" r:id="rId5"/>
     <hyperlink ref="B12" r:id="rId6"/>
     <hyperlink ref="B13" r:id="rId7"/>
     <hyperlink ref="B14" r:id="rId8"/>
     <hyperlink ref="B15" r:id="rId9"/>
     <hyperlink ref="B16" r:id="rId10"/>
     <hyperlink ref="B17" r:id="rId11"/>
     <hyperlink ref="B18" r:id="rId12"/>
     <hyperlink ref="B19" r:id="rId13"/>
     <hyperlink ref="B20" r:id="rId14"/>
     <hyperlink ref="B21" r:id="rId15"/>
     <hyperlink ref="B22" r:id="rId16"/>
     <hyperlink ref="B23" r:id="rId17"/>
     <hyperlink ref="B24" r:id="rId18"/>
     <hyperlink ref="B25" r:id="rId19"/>
     <hyperlink ref="B26" r:id="rId20"/>
     <hyperlink ref="B27" r:id="rId21"/>
     <hyperlink ref="B28" r:id="rId22"/>
@@ -34755,36 +34659,34 @@
     <hyperlink ref="B688" r:id="rId678"/>
     <hyperlink ref="B689" r:id="rId679"/>
     <hyperlink ref="B690" r:id="rId680"/>
     <hyperlink ref="B691" r:id="rId681"/>
     <hyperlink ref="B692" r:id="rId682"/>
     <hyperlink ref="B693" r:id="rId683"/>
     <hyperlink ref="B694" r:id="rId684"/>
     <hyperlink ref="B695" r:id="rId685"/>
     <hyperlink ref="B696" r:id="rId686"/>
     <hyperlink ref="B697" r:id="rId687"/>
     <hyperlink ref="B698" r:id="rId688"/>
     <hyperlink ref="B699" r:id="rId689"/>
     <hyperlink ref="B700" r:id="rId690"/>
     <hyperlink ref="B701" r:id="rId691"/>
     <hyperlink ref="B702" r:id="rId692"/>
     <hyperlink ref="B703" r:id="rId693"/>
     <hyperlink ref="B704" r:id="rId694"/>
     <hyperlink ref="B705" r:id="rId695"/>
     <hyperlink ref="B706" r:id="rId696"/>
     <hyperlink ref="B707" r:id="rId697"/>
     <hyperlink ref="B708" r:id="rId698"/>
     <hyperlink ref="B709" r:id="rId699"/>
     <hyperlink ref="B710" r:id="rId700"/>
     <hyperlink ref="B711" r:id="rId701"/>
     <hyperlink ref="B712" r:id="rId702"/>
-    <hyperlink ref="B713" r:id="rId703"/>
-    <hyperlink ref="B714" r:id="rId704"/>
   </hyperlinks>
   <headerFooter differentFirst="1" differentOddEven="1">
-    <oddHeader>&amp;RДата формирования прайса: 31.07.2026 17:35</oddHeader>
-[...1 lines deleted...]
-    <firstHeader>&amp;RДата формирования прайса: 31.07.2026 17:35</firstHeader>
+    <oddHeader>&amp;RДата формирования прайса: 14.09.2026 10:57</oddHeader>
+    <evenHeader>&amp;RДата формирования прайса: 14.09.2026 10:57</evenHeader>
+    <firstHeader>&amp;RДата формирования прайса: 14.09.2026 10:57</firstHeader>
   </headerFooter>
   <legacyDrawing r:id="rId2"/>
 </worksheet>
 </file>